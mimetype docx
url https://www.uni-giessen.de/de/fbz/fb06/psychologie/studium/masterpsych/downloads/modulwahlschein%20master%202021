--- v0 (2026-06-26)
+++ v1 (2026-08-08)
@@ -12,85 +12,105 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="002C0CC3" w:rsidRDefault="0068198A" w:rsidP="00C36587">
       <w:r>
         <w:t>Liebe Studierende,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0068198A" w:rsidRDefault="0068198A" w:rsidP="00C36587"/>
     <w:p w:rsidR="0068198A" w:rsidRDefault="0068198A" w:rsidP="0068198A">
       <w:r>
-        <w:t xml:space="preserve">bitte füllen Sie diesen Wahlschein aus und senden ihn bis </w:t>
+        <w:t xml:space="preserve">bitte füllen Sie diesen Wahlschein aus und senden ihn </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2E7B">
+        <w:t xml:space="preserve">spätestens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bis </w:t>
       </w:r>
       <w:r w:rsidR="00220D84">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
-        <w:t>09</w:t>
-      </w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2E7B">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0068198A">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>.10.202</w:t>
       </w:r>
+      <w:r w:rsidR="00CB2E7B">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="00220D84">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
-        <w:t>5,</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FA38AE">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 Uhr</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> an: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00756FAE">
+        <w:r w:rsidR="00CB2E7B" w:rsidRPr="0007002A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Ingrid.Staiger@psychol.uni-giessen.de</w:t>
+          <w:t>Ronja.Majeed@psychol.uni-giessen.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0083546A">
         <w:t>. Bitte nutzen Sie alle Module und lassen nichts frei, doppeln aber auch nichts. Sie können mir auch gerne mitteilen, warum Ihnen ein Modul besonders wichtig ist. Ich versuche das dann zu berücksichtigen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0031184D" w:rsidRDefault="0031184D" w:rsidP="0068198A"/>
     <w:p w:rsidR="0068198A" w:rsidRPr="0083546A" w:rsidRDefault="0068198A" w:rsidP="0068198A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083546A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Folgende </w:t>
       </w:r>
       <w:r w:rsidRPr="0083546A">
         <w:rPr>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>6 CP</w:t>
@@ -914,52 +934,50 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Präferenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7192" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0031184D" w:rsidRDefault="0031184D" w:rsidP="0031184D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0031184D" w:rsidRPr="00EE7F85" w:rsidTr="0031184D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9322" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w:rsidR="0031184D" w:rsidRPr="00EE7F85" w:rsidRDefault="0031184D" w:rsidP="0031184D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>WPM 9 CP</w:t>
             </w:r>
@@ -1152,58 +1170,58 @@
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00833DE6" w:rsidRDefault="00833DE6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Modulwahl M.Sc. Psychologie </w:t>
     </w:r>
     <w:r w:rsidR="00C36587">
       <w:t>ohne</w:t>
     </w:r>
     <w:r w:rsidR="00775BFE">
       <w:t xml:space="preserve"> Schwerpunkt </w:t>
     </w:r>
     <w:r w:rsidR="00C36587">
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00220D84">
-      <w:t>5</w:t>
+    <w:r w:rsidR="00CB2E7B">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00C36587">
       <w:t>/2</w:t>
     </w:r>
-    <w:r w:rsidR="00220D84">
-      <w:t>6</w:t>
+    <w:r w:rsidR="00CB2E7B">
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22AD0691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFEA4A28"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
@@ -1780,82 +1798,83 @@
     <w:rsid w:val="0031184D"/>
     <w:rsid w:val="00491BB4"/>
     <w:rsid w:val="004E4BB4"/>
     <w:rsid w:val="005577E1"/>
     <w:rsid w:val="005A4D24"/>
     <w:rsid w:val="00614AA8"/>
     <w:rsid w:val="006743AF"/>
     <w:rsid w:val="0068198A"/>
     <w:rsid w:val="006F5E2E"/>
     <w:rsid w:val="00712F42"/>
     <w:rsid w:val="0072754C"/>
     <w:rsid w:val="00775BFE"/>
     <w:rsid w:val="007B3458"/>
     <w:rsid w:val="007C097E"/>
     <w:rsid w:val="00833DE6"/>
     <w:rsid w:val="0083546A"/>
     <w:rsid w:val="0088692E"/>
     <w:rsid w:val="00986C74"/>
     <w:rsid w:val="009B1626"/>
     <w:rsid w:val="009E48E5"/>
     <w:rsid w:val="009F5216"/>
     <w:rsid w:val="00AA65A1"/>
     <w:rsid w:val="00C24BFB"/>
     <w:rsid w:val="00C30E06"/>
     <w:rsid w:val="00C36587"/>
+    <w:rsid w:val="00CB2E7B"/>
     <w:rsid w:val="00E27C7D"/>
     <w:rsid w:val="00E91B3E"/>
     <w:rsid w:val="00EB26B2"/>
     <w:rsid w:val="00EE51DF"/>
     <w:rsid w:val="00FA10C5"/>
     <w:rsid w:val="00FA38AE"/>
     <w:rsid w:val="00FD7671"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5DBC9072"/>
+  <w14:docId w14:val="5977F28F"/>
   <w15:docId w15:val="{FC0F8F8C-31CF-4A3F-B700-531AF05D392A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="142" w:firstLine="142"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2376,51 +2395,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0068198A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ingrid.Staiger@psychol.uni-giessen.de" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ronja.Majeed@psychol.uni-giessen.de" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2671,79 +2690,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3878B260-94D0-42E4-8707-06681ACCF13E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57464308-ECC3-4FAE-876C-80999A84E037}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>189</Words>
-  <Characters>1193</Characters>
+  <Words>190</Words>
+  <Characters>1199</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1380</CharactersWithSpaces>
+  <CharactersWithSpaces>1387</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Umsonst-L</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>