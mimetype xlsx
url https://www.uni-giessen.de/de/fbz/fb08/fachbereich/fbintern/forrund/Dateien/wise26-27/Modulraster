--- v0 (2026-06-20)
+++ v1 (2026-09-15)
@@ -7,53 +7,53 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Regina\Documents\Studienpläne\Studienpläne WS2627\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{02518139-B9F8-477D-810C-90D655A58901}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CC8312AF-7AA2-4DC7-A698-4B05BA99ADF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-1260" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Vertiefung neu" sheetId="3" r:id="rId1"/>
     <sheet name="Tabelle1" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="124">
   <si>
     <t>Weihnachten</t>
   </si>
   <si>
     <t>Einführungs-</t>
   </si>
   <si>
     <t>wochen</t>
   </si>
@@ -156,54 +156,50 @@
   <si>
     <t>V-V-WSP
 (V, Tut, S, Sestud)</t>
   </si>
   <si>
     <t>MS-OE-ÖTB
 (V, S, Ü)</t>
   </si>
   <si>
     <t>MS-BM-MPG
 (V, Ü)</t>
   </si>
   <si>
     <t>MS-OE-GLM
 (V, S)</t>
   </si>
   <si>
     <t>MS-OE-BGG
 (V, S, P)</t>
   </si>
   <si>
     <t>MS-OE-BIM
 (V, S, Ü)</t>
   </si>
   <si>
-    <t>MS-OE-XMB
-[...2 lines deleted...]
-  <si>
     <t>MS-MO-MPP
 (V, S, Ü)</t>
   </si>
   <si>
     <t>MS-MO-MOL
 (V, Ü, S)</t>
   </si>
   <si>
     <t>MS-MO-MOE
 (V, Ü)</t>
   </si>
   <si>
     <t>MS-MO-CHD
 (V, Ü)</t>
   </si>
   <si>
     <t>MS-MO-MBP
 (tÜ, Ü)</t>
   </si>
   <si>
     <t>MS-BM-MOM
 (V, S, Ü)</t>
   </si>
   <si>
     <t>MS-BM-EBM
@@ -432,50 +428,54 @@
     <t>15.02.-21.02.2027</t>
   </si>
   <si>
     <t>22.02.-28.02.2027</t>
   </si>
   <si>
     <t>01.03.-07.03.2027</t>
   </si>
   <si>
     <t>08.03.-14.03.2027</t>
   </si>
   <si>
     <t>15.03.-21.03.2027</t>
   </si>
   <si>
     <t>22.03.-28.03.2027</t>
   </si>
   <si>
     <t>29.03.-04.04.2027</t>
   </si>
   <si>
     <t>Wintersemester 2026/27</t>
   </si>
   <si>
     <t>K-1-EIB</t>
+  </si>
+  <si>
+    <t>MS-OE-AMB
+(V, S, P)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1418,239 +1418,182 @@
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="23" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="23" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="23" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="22" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="18" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="28" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="28" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="28" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="22" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1755,59 +1698,50 @@
     <xf numFmtId="0" fontId="26" fillId="26" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="24" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1829,71 +1763,143 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="25" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="23" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="23" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="23" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="20" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="23" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="23" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="31" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="31" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="20" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="20" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="20" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="16" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="21" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="21" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="21" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1909,56 +1915,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Neutral" xfId="1" builtinId="28"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCC99FF"/>
       <color rgb="FF66FFFF"/>
       <color rgb="FF008080"/>
       <color rgb="FF663300"/>
       <color rgb="FFFFFF66"/>
       <color rgb="FFD8D028"/>
       <color rgb="FFFF9900"/>
       <color rgb="FFCC9900"/>
       <color rgb="FFFFCC00"/>
       <color rgb="FF0099FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -2551,2008 +2551,2008 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AH146"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B22" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31:C32"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L25" sqref="L25:L28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.54296875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.81640625" style="15" customWidth="1"/>
     <col min="2" max="2" width="14.1796875" style="15" customWidth="1"/>
     <col min="3" max="3" width="18.26953125" style="60" customWidth="1"/>
     <col min="4" max="4" width="14.81640625" style="15" customWidth="1"/>
     <col min="5" max="5" width="5" customWidth="1"/>
     <col min="6" max="6" width="14.81640625" customWidth="1"/>
     <col min="7" max="7" width="5.1796875" customWidth="1"/>
     <col min="8" max="8" width="17.453125" style="15" customWidth="1"/>
     <col min="9" max="9" width="18.1796875" style="15" customWidth="1"/>
     <col min="10" max="11" width="17.1796875" style="15" customWidth="1"/>
     <col min="12" max="12" width="19.81640625" style="15" customWidth="1"/>
     <col min="13" max="13" width="17.81640625" style="15" customWidth="1"/>
     <col min="14" max="15" width="18.1796875" style="15" customWidth="1"/>
     <col min="16" max="16" width="19.81640625" style="15" customWidth="1"/>
     <col min="17" max="17" width="18.26953125" style="15" customWidth="1"/>
     <col min="18" max="18" width="19.81640625" style="15" customWidth="1"/>
     <col min="19" max="19" width="17.81640625" style="15" customWidth="1"/>
     <col min="20" max="20" width="11.26953125" style="15" customWidth="1"/>
     <col min="21" max="21" width="16.453125" style="15" customWidth="1"/>
     <col min="22" max="22" width="11.54296875" style="15" customWidth="1"/>
     <col min="23" max="23" width="16" style="15" customWidth="1"/>
     <col min="24" max="24" width="15.7265625" style="15" customWidth="1"/>
     <col min="25" max="26" width="16.7265625" style="15" customWidth="1"/>
     <col min="27" max="27" width="16.26953125" style="15" customWidth="1"/>
     <col min="28" max="16384" width="11.54296875" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="29.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="14" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:34" ht="32.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="14" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B2" s="17"/>
       <c r="N2" s="95" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:34" ht="32.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A3" s="14"/>
       <c r="B3" s="17"/>
     </row>
     <row r="4" spans="1:34" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="226" t="s">
+      <c r="A4" s="207" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="227"/>
-[...7 lines deleted...]
-      <c r="J4" s="227"/>
+      <c r="B4" s="208"/>
+      <c r="C4" s="208"/>
+      <c r="D4" s="208"/>
+      <c r="E4" s="208"/>
+      <c r="F4" s="208"/>
+      <c r="G4" s="208"/>
+      <c r="H4" s="208"/>
+      <c r="I4" s="208"/>
+      <c r="J4" s="208"/>
       <c r="K4" s="110"/>
-      <c r="L4" s="226" t="s">
+      <c r="L4" s="207" t="s">
         <v>14</v>
       </c>
-      <c r="M4" s="227"/>
-[...5 lines deleted...]
-      <c r="S4" s="239"/>
+      <c r="M4" s="208"/>
+      <c r="N4" s="208"/>
+      <c r="O4" s="208"/>
+      <c r="P4" s="208"/>
+      <c r="Q4" s="208"/>
+      <c r="R4" s="208"/>
+      <c r="S4" s="220"/>
       <c r="U4" s="16"/>
       <c r="V4" s="16"/>
       <c r="W4" s="16"/>
       <c r="X4" s="16"/>
       <c r="Y4" s="16"/>
       <c r="Z4" s="16"/>
       <c r="AA4" s="16"/>
       <c r="AB4" s="16"/>
       <c r="AC4" s="16"/>
       <c r="AD4" s="16"/>
       <c r="AE4" s="16"/>
       <c r="AF4" s="16"/>
       <c r="AG4" s="16"/>
       <c r="AH4" s="16"/>
     </row>
     <row r="5" spans="1:34" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="228"/>
-[...8 lines deleted...]
-      <c r="J5" s="229"/>
+      <c r="A5" s="209"/>
+      <c r="B5" s="210"/>
+      <c r="C5" s="210"/>
+      <c r="D5" s="210"/>
+      <c r="E5" s="210"/>
+      <c r="F5" s="210"/>
+      <c r="G5" s="210"/>
+      <c r="H5" s="210"/>
+      <c r="I5" s="210"/>
+      <c r="J5" s="210"/>
       <c r="K5" s="111"/>
-      <c r="L5" s="228"/>
-[...6 lines deleted...]
-      <c r="S5" s="240"/>
+      <c r="L5" s="209"/>
+      <c r="M5" s="210"/>
+      <c r="N5" s="210"/>
+      <c r="O5" s="210"/>
+      <c r="P5" s="210"/>
+      <c r="Q5" s="210"/>
+      <c r="R5" s="210"/>
+      <c r="S5" s="221"/>
       <c r="U5" s="16"/>
       <c r="V5" s="16"/>
       <c r="W5" s="16"/>
       <c r="X5" s="16"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="16"/>
       <c r="AA5" s="16"/>
       <c r="AB5" s="16"/>
       <c r="AC5" s="16"/>
       <c r="AD5" s="16"/>
       <c r="AE5" s="16"/>
       <c r="AF5" s="16"/>
       <c r="AG5" s="16"/>
       <c r="AH5" s="16"/>
     </row>
     <row r="6" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A6" s="5"/>
       <c r="B6" s="6"/>
-      <c r="D6" s="277" t="s">
+      <c r="D6" s="255" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="278"/>
-      <c r="F6" s="273" t="s">
+      <c r="E6" s="256"/>
+      <c r="F6" s="251" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="274"/>
-      <c r="H6" s="273" t="s">
+      <c r="G6" s="252"/>
+      <c r="H6" s="251" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="274"/>
-      <c r="J6" s="274"/>
+      <c r="I6" s="252"/>
+      <c r="J6" s="252"/>
       <c r="K6" s="112"/>
-      <c r="L6" s="230" t="s">
+      <c r="L6" s="211" t="s">
         <v>13</v>
       </c>
-      <c r="M6" s="231"/>
-[...5 lines deleted...]
-      <c r="S6" s="232"/>
+      <c r="M6" s="212"/>
+      <c r="N6" s="212"/>
+      <c r="O6" s="212"/>
+      <c r="P6" s="212"/>
+      <c r="Q6" s="212"/>
+      <c r="R6" s="212"/>
+      <c r="S6" s="213"/>
       <c r="U6" s="16"/>
       <c r="V6" s="16"/>
       <c r="W6" s="16"/>
       <c r="X6" s="16"/>
       <c r="Y6" s="16"/>
       <c r="Z6" s="16"/>
       <c r="AA6" s="16"/>
       <c r="AB6" s="16"/>
       <c r="AC6" s="16"/>
       <c r="AD6" s="16"/>
       <c r="AE6" s="16"/>
       <c r="AF6" s="16"/>
       <c r="AG6" s="16"/>
       <c r="AH6" s="16"/>
     </row>
     <row r="7" spans="1:34" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="17"/>
-      <c r="D7" s="277"/>
-[...5 lines deleted...]
-      <c r="J7" s="274"/>
+      <c r="D7" s="255"/>
+      <c r="E7" s="256"/>
+      <c r="F7" s="251"/>
+      <c r="G7" s="252"/>
+      <c r="H7" s="251"/>
+      <c r="I7" s="252"/>
+      <c r="J7" s="252"/>
       <c r="K7" s="112"/>
-      <c r="L7" s="233"/>
-[...6 lines deleted...]
-      <c r="S7" s="235"/>
+      <c r="L7" s="214"/>
+      <c r="M7" s="215"/>
+      <c r="N7" s="215"/>
+      <c r="O7" s="215"/>
+      <c r="P7" s="215"/>
+      <c r="Q7" s="215"/>
+      <c r="R7" s="215"/>
+      <c r="S7" s="216"/>
       <c r="U7" s="16"/>
       <c r="V7" s="16"/>
       <c r="W7" s="16"/>
       <c r="X7" s="16"/>
       <c r="Y7" s="16"/>
       <c r="Z7" s="16"/>
       <c r="AA7" s="16"/>
       <c r="AB7" s="16"/>
       <c r="AC7" s="16"/>
       <c r="AD7" s="16"/>
       <c r="AE7" s="16"/>
       <c r="AF7" s="16"/>
       <c r="AG7" s="16"/>
       <c r="AH7" s="16"/>
     </row>
     <row r="8" spans="1:34" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="D8" s="277"/>
-[...5 lines deleted...]
-      <c r="J8" s="276"/>
+      <c r="D8" s="255"/>
+      <c r="E8" s="256"/>
+      <c r="F8" s="251"/>
+      <c r="G8" s="252"/>
+      <c r="H8" s="253"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="254"/>
       <c r="K8" s="113"/>
-      <c r="L8" s="236"/>
-[...6 lines deleted...]
-      <c r="S8" s="238"/>
+      <c r="L8" s="217"/>
+      <c r="M8" s="218"/>
+      <c r="N8" s="218"/>
+      <c r="O8" s="218"/>
+      <c r="P8" s="218"/>
+      <c r="Q8" s="218"/>
+      <c r="R8" s="218"/>
+      <c r="S8" s="219"/>
       <c r="U8" s="16"/>
       <c r="V8" s="16"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="16"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="16"/>
       <c r="AD8" s="16"/>
       <c r="AE8" s="16"/>
       <c r="AF8" s="16"/>
       <c r="AG8" s="16"/>
       <c r="AH8" s="16"/>
     </row>
     <row r="9" spans="1:34" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="18" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="61"/>
       <c r="D9" s="36"/>
       <c r="E9" s="35"/>
       <c r="F9" s="63"/>
       <c r="G9" s="63"/>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
-      <c r="L9" s="297" t="s">
+      <c r="L9" s="290" t="s">
         <v>11</v>
       </c>
-      <c r="M9" s="298"/>
-[...1 lines deleted...]
-      <c r="O9" s="294" t="s">
+      <c r="M9" s="291"/>
+      <c r="N9" s="291"/>
+      <c r="O9" s="287" t="s">
         <v>12</v>
       </c>
-      <c r="P9" s="295"/>
-[...1 lines deleted...]
-      <c r="R9" s="241" t="s">
+      <c r="P9" s="288"/>
+      <c r="Q9" s="289"/>
+      <c r="R9" s="222" t="s">
         <v>15</v>
       </c>
-      <c r="S9" s="242"/>
+      <c r="S9" s="223"/>
       <c r="U9" s="80"/>
       <c r="V9" s="80"/>
       <c r="W9" s="147"/>
       <c r="X9" s="147"/>
       <c r="Y9" s="81"/>
       <c r="Z9" s="147"/>
       <c r="AA9" s="147"/>
       <c r="AB9" s="16"/>
       <c r="AC9" s="147"/>
       <c r="AD9" s="147"/>
       <c r="AE9" s="81"/>
       <c r="AF9" s="147"/>
       <c r="AG9" s="147"/>
       <c r="AH9" s="16"/>
     </row>
     <row r="10" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="7">
         <v>40</v>
       </c>
       <c r="C10" s="57" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D10" s="64"/>
       <c r="E10" s="56"/>
       <c r="F10" s="64"/>
       <c r="G10" s="56"/>
       <c r="H10" s="40"/>
       <c r="I10" s="20"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="45"/>
       <c r="M10" s="19"/>
       <c r="N10" s="7"/>
       <c r="O10" s="46"/>
       <c r="P10" s="47"/>
       <c r="Q10" s="47"/>
       <c r="R10" s="46"/>
       <c r="S10" s="47"/>
       <c r="U10" s="73"/>
       <c r="V10" s="73"/>
       <c r="W10" s="73"/>
       <c r="X10" s="73"/>
       <c r="Y10" s="73"/>
       <c r="Z10" s="73"/>
       <c r="AA10" s="73"/>
       <c r="AB10" s="16"/>
       <c r="AC10" s="73"/>
       <c r="AD10" s="73"/>
       <c r="AE10" s="73"/>
       <c r="AF10" s="73"/>
       <c r="AG10" s="73"/>
       <c r="AH10" s="16"/>
     </row>
     <row r="11" spans="1:34" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="1">
         <v>41</v>
       </c>
       <c r="C11" s="58" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D11" s="39"/>
       <c r="E11" s="1"/>
       <c r="F11" s="64"/>
       <c r="G11" s="56"/>
       <c r="H11" s="41"/>
       <c r="I11" s="21"/>
       <c r="J11" s="1"/>
       <c r="K11" s="56"/>
       <c r="L11" s="41"/>
       <c r="M11" s="3"/>
       <c r="N11" s="1"/>
       <c r="O11" s="48"/>
       <c r="P11" s="49"/>
       <c r="Q11" s="51"/>
       <c r="R11" s="52"/>
       <c r="S11" s="51"/>
       <c r="U11" s="73"/>
       <c r="V11" s="73"/>
       <c r="W11" s="73"/>
       <c r="X11" s="73"/>
       <c r="Y11" s="73"/>
       <c r="Z11" s="73"/>
       <c r="AA11" s="73"/>
       <c r="AB11" s="16"/>
       <c r="AC11" s="73"/>
       <c r="AD11" s="73"/>
       <c r="AE11" s="73"/>
       <c r="AF11" s="73"/>
       <c r="AG11" s="73"/>
       <c r="AH11" s="16"/>
     </row>
     <row r="12" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B12" s="96">
         <v>42</v>
       </c>
       <c r="C12" s="62" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D12" s="279" t="s">
+        <v>96</v>
+      </c>
+      <c r="D12" s="257" t="s">
         <v>27</v>
       </c>
-      <c r="E12" s="179" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="287" t="s">
+      <c r="E12" s="184" t="s">
+        <v>83</v>
+      </c>
+      <c r="F12" s="265" t="s">
         <v>19</v>
       </c>
-      <c r="G12" s="292"/>
-[...3 lines deleted...]
-      <c r="I12" s="176" t="s">
+      <c r="G12" s="270"/>
+      <c r="H12" s="282" t="s">
+        <v>44</v>
+      </c>
+      <c r="I12" s="166" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="195" t="s">
+      <c r="J12" s="273" t="s">
         <v>22</v>
       </c>
-      <c r="K12" s="215" t="s">
-[...2 lines deleted...]
-      <c r="L12" s="256" t="s">
+      <c r="K12" s="190" t="s">
+        <v>91</v>
+      </c>
+      <c r="L12" s="237" t="s">
         <v>34</v>
       </c>
-      <c r="M12" s="256"/>
-[...4 lines deleted...]
-      <c r="P12" s="250"/>
+      <c r="M12" s="237"/>
+      <c r="N12" s="237"/>
+      <c r="O12" s="230" t="s">
+        <v>38</v>
+      </c>
+      <c r="P12" s="231"/>
       <c r="Q12" s="88"/>
-      <c r="R12" s="243" t="s">
-[...2 lines deleted...]
-      <c r="S12" s="244"/>
+      <c r="R12" s="224" t="s">
+        <v>43</v>
+      </c>
+      <c r="S12" s="225"/>
       <c r="U12" s="78"/>
       <c r="V12" s="78"/>
       <c r="W12" s="148"/>
       <c r="X12" s="149"/>
       <c r="Y12" s="70"/>
       <c r="Z12" s="148"/>
       <c r="AA12" s="148"/>
       <c r="AB12" s="16"/>
       <c r="AC12" s="148"/>
       <c r="AD12" s="149"/>
       <c r="AE12" s="70"/>
       <c r="AF12" s="148"/>
       <c r="AG12" s="148"/>
       <c r="AH12" s="16"/>
     </row>
     <row r="13" spans="1:34" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B13" s="50">
         <v>43</v>
       </c>
       <c r="C13" s="62" t="s">
-        <v>98</v>
-[...13 lines deleted...]
-      <c r="P13" s="252"/>
+        <v>97</v>
+      </c>
+      <c r="D13" s="258"/>
+      <c r="E13" s="185"/>
+      <c r="F13" s="266"/>
+      <c r="G13" s="271"/>
+      <c r="H13" s="283"/>
+      <c r="I13" s="278"/>
+      <c r="J13" s="274"/>
+      <c r="K13" s="191"/>
+      <c r="L13" s="239"/>
+      <c r="M13" s="239"/>
+      <c r="N13" s="239"/>
+      <c r="O13" s="232"/>
+      <c r="P13" s="233"/>
       <c r="Q13" s="89"/>
-      <c r="R13" s="245"/>
-      <c r="S13" s="246"/>
+      <c r="R13" s="226"/>
+      <c r="S13" s="227"/>
       <c r="U13" s="78"/>
       <c r="V13" s="78"/>
       <c r="W13" s="149"/>
       <c r="X13" s="149"/>
       <c r="Y13" s="70"/>
       <c r="Z13" s="148"/>
       <c r="AA13" s="148"/>
       <c r="AB13" s="16"/>
       <c r="AC13" s="149"/>
       <c r="AD13" s="149"/>
       <c r="AE13" s="70"/>
       <c r="AF13" s="148"/>
       <c r="AG13" s="148"/>
       <c r="AH13" s="16"/>
     </row>
     <row r="14" spans="1:34" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="23" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B14" s="50">
         <v>44</v>
       </c>
       <c r="C14" s="62" t="s">
-        <v>99</v>
-[...8 lines deleted...]
-      <c r="K14" s="216" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14" s="258"/>
+      <c r="E14" s="185"/>
+      <c r="F14" s="266"/>
+      <c r="G14" s="271"/>
+      <c r="H14" s="283"/>
+      <c r="I14" s="278"/>
+      <c r="J14" s="274"/>
+      <c r="K14" s="191" t="s">
         <v>23</v>
       </c>
-      <c r="L14" s="258"/>
-[...3 lines deleted...]
-      <c r="P14" s="252"/>
+      <c r="L14" s="239"/>
+      <c r="M14" s="239"/>
+      <c r="N14" s="239"/>
+      <c r="O14" s="232"/>
+      <c r="P14" s="233"/>
       <c r="Q14" s="89"/>
-      <c r="R14" s="245"/>
-      <c r="S14" s="246"/>
+      <c r="R14" s="226"/>
+      <c r="S14" s="227"/>
       <c r="U14" s="78"/>
       <c r="V14" s="78"/>
       <c r="W14" s="149"/>
       <c r="X14" s="149"/>
       <c r="Y14" s="70"/>
       <c r="Z14" s="148"/>
       <c r="AA14" s="148"/>
       <c r="AB14" s="16"/>
       <c r="AC14" s="149"/>
       <c r="AD14" s="149"/>
       <c r="AE14" s="70"/>
       <c r="AF14" s="148"/>
       <c r="AG14" s="148"/>
       <c r="AH14" s="16"/>
     </row>
     <row r="15" spans="1:34" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="23"/>
       <c r="B15" s="50">
         <v>45</v>
       </c>
       <c r="C15" s="62" t="s">
-        <v>100</v>
-[...13 lines deleted...]
-      <c r="P15" s="254"/>
+        <v>99</v>
+      </c>
+      <c r="D15" s="258"/>
+      <c r="E15" s="185"/>
+      <c r="F15" s="267"/>
+      <c r="G15" s="271"/>
+      <c r="H15" s="284"/>
+      <c r="I15" s="279"/>
+      <c r="J15" s="275"/>
+      <c r="K15" s="192"/>
+      <c r="L15" s="241"/>
+      <c r="M15" s="241"/>
+      <c r="N15" s="241"/>
+      <c r="O15" s="234"/>
+      <c r="P15" s="235"/>
       <c r="Q15" s="90"/>
-      <c r="R15" s="247"/>
-      <c r="S15" s="248"/>
+      <c r="R15" s="228"/>
+      <c r="S15" s="229"/>
       <c r="U15" s="78"/>
       <c r="V15" s="78"/>
       <c r="W15" s="149"/>
       <c r="X15" s="149"/>
       <c r="Y15" s="70"/>
       <c r="Z15" s="148"/>
       <c r="AA15" s="148"/>
       <c r="AB15" s="16"/>
       <c r="AC15" s="149"/>
       <c r="AD15" s="149"/>
       <c r="AE15" s="70"/>
       <c r="AF15" s="148"/>
       <c r="AG15" s="148"/>
       <c r="AH15" s="16"/>
     </row>
     <row r="16" spans="1:34" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="23"/>
       <c r="B16" s="50">
         <v>46</v>
       </c>
       <c r="C16" s="62" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D16" s="281" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" s="259" t="s">
         <v>17</v>
       </c>
-      <c r="E16" s="180"/>
-      <c r="F16" s="290" t="s">
+      <c r="E16" s="185"/>
+      <c r="F16" s="268" t="s">
         <v>20</v>
       </c>
-      <c r="G16" s="299" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="207" t="s">
+      <c r="G16" s="272" t="s">
+        <v>65</v>
+      </c>
+      <c r="H16" s="194" t="s">
         <v>29</v>
       </c>
-      <c r="I16" s="164" t="s">
+      <c r="I16" s="181" t="s">
         <v>28</v>
       </c>
-      <c r="J16" s="284" t="s">
-        <v>65</v>
+      <c r="J16" s="262" t="s">
+        <v>64</v>
       </c>
       <c r="K16" s="117"/>
-      <c r="L16" s="255" t="s">
+      <c r="L16" s="236" t="s">
         <v>32</v>
       </c>
-      <c r="M16" s="256"/>
-[...2 lines deleted...]
-        <v>42</v>
+      <c r="M16" s="237"/>
+      <c r="N16" s="237"/>
+      <c r="O16" s="300" t="s">
+        <v>41</v>
       </c>
       <c r="P16" s="44"/>
       <c r="Q16" s="91"/>
-      <c r="R16" s="261" t="s">
-[...2 lines deleted...]
-      <c r="S16" s="262"/>
+      <c r="R16" s="242" t="s">
+        <v>42</v>
+      </c>
+      <c r="S16" s="243"/>
       <c r="U16" s="79"/>
       <c r="V16" s="79"/>
       <c r="W16" s="150"/>
       <c r="X16" s="44"/>
       <c r="Y16" s="44"/>
       <c r="Z16" s="151"/>
       <c r="AA16" s="151"/>
       <c r="AB16" s="16"/>
       <c r="AC16" s="150"/>
       <c r="AD16" s="44"/>
       <c r="AE16" s="44"/>
       <c r="AF16" s="151"/>
       <c r="AG16" s="151"/>
       <c r="AH16" s="16"/>
     </row>
     <row r="17" spans="1:34" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="23"/>
       <c r="B17" s="50">
         <v>47</v>
       </c>
       <c r="C17" s="62" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-      <c r="G17" s="299" t="s">
+        <v>101</v>
+      </c>
+      <c r="D17" s="260"/>
+      <c r="E17" s="185"/>
+      <c r="F17" s="268"/>
+      <c r="G17" s="272" t="s">
         <v>6</v>
       </c>
-      <c r="H17" s="208"/>
-[...1 lines deleted...]
-      <c r="J17" s="285"/>
+      <c r="H17" s="292"/>
+      <c r="I17" s="280"/>
+      <c r="J17" s="263"/>
       <c r="K17" s="117"/>
-      <c r="L17" s="257"/>
-[...4 lines deleted...]
-        <v>87</v>
+      <c r="L17" s="238"/>
+      <c r="M17" s="239"/>
+      <c r="N17" s="239"/>
+      <c r="O17" s="301"/>
+      <c r="P17" s="297" t="s">
+        <v>86</v>
       </c>
       <c r="Q17" s="92"/>
-      <c r="R17" s="263"/>
-      <c r="S17" s="264"/>
+      <c r="R17" s="244"/>
+      <c r="S17" s="245"/>
       <c r="U17" s="79"/>
       <c r="V17" s="79"/>
       <c r="W17" s="150"/>
       <c r="X17" s="148"/>
       <c r="Y17" s="82"/>
       <c r="Z17" s="151"/>
       <c r="AA17" s="151"/>
       <c r="AB17" s="16"/>
       <c r="AC17" s="150"/>
       <c r="AD17" s="148"/>
       <c r="AE17" s="82"/>
       <c r="AF17" s="151"/>
       <c r="AG17" s="151"/>
       <c r="AH17" s="16"/>
     </row>
     <row r="18" spans="1:34" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="23"/>
       <c r="B18" s="50">
         <v>48</v>
       </c>
       <c r="C18" s="62" t="s">
-        <v>103</v>
-[...9 lines deleted...]
-      <c r="J18" s="285"/>
+        <v>102</v>
+      </c>
+      <c r="D18" s="260"/>
+      <c r="E18" s="185"/>
+      <c r="F18" s="268"/>
+      <c r="G18" s="272" t="s">
+        <v>66</v>
+      </c>
+      <c r="H18" s="292"/>
+      <c r="I18" s="280"/>
+      <c r="J18" s="263"/>
       <c r="K18" s="117"/>
-      <c r="L18" s="257"/>
-[...3 lines deleted...]
-      <c r="P18" s="159"/>
+      <c r="L18" s="238"/>
+      <c r="M18" s="239"/>
+      <c r="N18" s="239"/>
+      <c r="O18" s="301"/>
+      <c r="P18" s="298"/>
       <c r="Q18" s="92"/>
-      <c r="R18" s="263"/>
-      <c r="S18" s="264"/>
+      <c r="R18" s="244"/>
+      <c r="S18" s="245"/>
       <c r="U18" s="79"/>
       <c r="V18" s="79"/>
       <c r="W18" s="150"/>
       <c r="X18" s="148"/>
       <c r="Y18" s="82"/>
       <c r="Z18" s="151"/>
       <c r="AA18" s="151"/>
       <c r="AB18" s="16"/>
       <c r="AC18" s="150"/>
       <c r="AD18" s="148"/>
       <c r="AE18" s="82"/>
       <c r="AF18" s="151"/>
       <c r="AG18" s="151"/>
       <c r="AH18" s="16"/>
     </row>
     <row r="19" spans="1:34" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="50">
         <v>49</v>
       </c>
       <c r="C19" s="62" t="s">
-        <v>104</v>
-[...7 lines deleted...]
-      <c r="J19" s="286"/>
+        <v>103</v>
+      </c>
+      <c r="D19" s="261"/>
+      <c r="E19" s="185"/>
+      <c r="F19" s="269"/>
+      <c r="G19" s="272"/>
+      <c r="H19" s="293"/>
+      <c r="I19" s="281"/>
+      <c r="J19" s="264"/>
       <c r="K19" s="117"/>
-      <c r="L19" s="257"/>
-[...3 lines deleted...]
-      <c r="P19" s="159"/>
+      <c r="L19" s="238"/>
+      <c r="M19" s="239"/>
+      <c r="N19" s="239"/>
+      <c r="O19" s="302"/>
+      <c r="P19" s="298"/>
       <c r="Q19" s="92"/>
-      <c r="R19" s="263"/>
-      <c r="S19" s="264"/>
+      <c r="R19" s="244"/>
+      <c r="S19" s="245"/>
       <c r="U19" s="79"/>
       <c r="V19" s="79"/>
       <c r="W19" s="150"/>
       <c r="X19" s="148"/>
       <c r="Y19" s="82"/>
       <c r="Z19" s="151"/>
       <c r="AA19" s="151"/>
       <c r="AB19" s="16"/>
       <c r="AC19" s="150"/>
       <c r="AD19" s="148"/>
       <c r="AE19" s="82"/>
       <c r="AF19" s="151"/>
       <c r="AG19" s="151"/>
       <c r="AH19" s="16"/>
     </row>
     <row r="20" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="50">
         <v>50</v>
       </c>
       <c r="C20" s="62" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D20" s="65"/>
-      <c r="E20" s="180"/>
+      <c r="E20" s="185"/>
       <c r="F20" s="33"/>
-      <c r="G20" s="299" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="210" t="s">
+      <c r="G20" s="272" t="s">
+        <v>67</v>
+      </c>
+      <c r="H20" s="294" t="s">
         <v>3</v>
       </c>
-      <c r="I20" s="198" t="s">
+      <c r="I20" s="276" t="s">
         <v>4</v>
       </c>
-      <c r="J20" s="281" t="s">
-        <v>91</v>
+      <c r="J20" s="259" t="s">
+        <v>90</v>
       </c>
       <c r="K20" s="117"/>
-      <c r="L20" s="257"/>
-[...1 lines deleted...]
-      <c r="N20" s="258"/>
+      <c r="L20" s="238"/>
+      <c r="M20" s="239"/>
+      <c r="N20" s="239"/>
       <c r="O20" s="59"/>
-      <c r="P20" s="159"/>
+      <c r="P20" s="298"/>
       <c r="Q20" s="92"/>
-      <c r="R20" s="263"/>
-      <c r="S20" s="264"/>
+      <c r="R20" s="244"/>
+      <c r="S20" s="245"/>
       <c r="U20" s="79"/>
       <c r="V20" s="79"/>
       <c r="W20" s="83"/>
       <c r="X20" s="148"/>
       <c r="Y20" s="82"/>
       <c r="Z20" s="151"/>
       <c r="AA20" s="151"/>
       <c r="AB20" s="16"/>
       <c r="AC20" s="83"/>
       <c r="AD20" s="148"/>
       <c r="AE20" s="82"/>
       <c r="AF20" s="151"/>
       <c r="AG20" s="151"/>
       <c r="AH20" s="16"/>
     </row>
     <row r="21" spans="1:34" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="50">
         <v>51</v>
       </c>
       <c r="C21" s="62" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D21" s="66"/>
-      <c r="E21" s="181"/>
+      <c r="E21" s="186"/>
       <c r="F21" s="34"/>
-      <c r="G21" s="300"/>
-[...2 lines deleted...]
-      <c r="J21" s="283"/>
+      <c r="G21" s="296"/>
+      <c r="H21" s="295"/>
+      <c r="I21" s="277"/>
+      <c r="J21" s="261"/>
       <c r="K21" s="118"/>
-      <c r="L21" s="259"/>
-[...1 lines deleted...]
-      <c r="N21" s="260"/>
+      <c r="L21" s="240"/>
+      <c r="M21" s="241"/>
+      <c r="N21" s="241"/>
       <c r="O21" s="23"/>
-      <c r="P21" s="160"/>
+      <c r="P21" s="299"/>
       <c r="Q21" s="93"/>
-      <c r="R21" s="265"/>
-      <c r="S21" s="266"/>
+      <c r="R21" s="246"/>
+      <c r="S21" s="247"/>
       <c r="U21" s="79"/>
       <c r="V21" s="79"/>
       <c r="W21" s="16"/>
       <c r="X21" s="148"/>
       <c r="Y21" s="82"/>
       <c r="Z21" s="151"/>
       <c r="AA21" s="151"/>
       <c r="AB21" s="16"/>
       <c r="AC21" s="16"/>
       <c r="AD21" s="148"/>
       <c r="AE21" s="82"/>
       <c r="AF21" s="151"/>
       <c r="AG21" s="151"/>
       <c r="AH21" s="16"/>
     </row>
     <row r="22" spans="1:34" ht="13" x14ac:dyDescent="0.3">
       <c r="A22" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="38">
         <v>52</v>
       </c>
       <c r="C22" s="102" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D22" s="38"/>
       <c r="E22" s="10"/>
       <c r="F22" s="38"/>
       <c r="G22" s="10"/>
       <c r="H22" s="125"/>
       <c r="I22" s="9"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="53"/>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
       <c r="O22" s="53"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="26"/>
       <c r="R22" s="53"/>
       <c r="S22" s="26"/>
       <c r="U22" s="74"/>
       <c r="V22" s="74"/>
       <c r="W22" s="74"/>
       <c r="X22" s="74"/>
       <c r="Y22" s="74"/>
       <c r="Z22" s="74"/>
       <c r="AA22" s="74"/>
       <c r="AB22" s="16"/>
       <c r="AC22" s="74"/>
       <c r="AD22" s="74"/>
       <c r="AE22" s="74"/>
       <c r="AF22" s="74"/>
       <c r="AG22" s="74"/>
       <c r="AH22" s="16"/>
     </row>
     <row r="23" spans="1:34" ht="13" x14ac:dyDescent="0.3">
       <c r="A23" s="97"/>
       <c r="B23" s="64">
         <v>53</v>
       </c>
       <c r="C23" s="103" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D23" s="64"/>
       <c r="E23" s="55"/>
       <c r="F23" s="64"/>
       <c r="G23" s="55"/>
       <c r="H23" s="126"/>
       <c r="I23" s="99"/>
       <c r="J23" s="56"/>
       <c r="K23" s="56"/>
       <c r="L23" s="100"/>
       <c r="M23" s="99"/>
       <c r="N23" s="99"/>
       <c r="O23" s="100"/>
       <c r="P23" s="99"/>
       <c r="Q23" s="101"/>
       <c r="R23" s="100"/>
       <c r="S23" s="101"/>
       <c r="U23" s="74"/>
       <c r="V23" s="74"/>
       <c r="W23" s="74"/>
       <c r="X23" s="74"/>
       <c r="Y23" s="74"/>
       <c r="Z23" s="74"/>
       <c r="AA23" s="74"/>
       <c r="AB23" s="16"/>
       <c r="AC23" s="74"/>
       <c r="AD23" s="74"/>
       <c r="AE23" s="74"/>
       <c r="AF23" s="74"/>
       <c r="AG23" s="74"/>
       <c r="AH23" s="16"/>
     </row>
     <row r="24" spans="1:34" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="25"/>
       <c r="B24" s="39">
         <v>1</v>
       </c>
       <c r="C24" s="104" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D24" s="39"/>
       <c r="E24" s="11"/>
       <c r="F24" s="64"/>
       <c r="G24" s="11"/>
       <c r="H24" s="22"/>
       <c r="I24" s="42"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="54"/>
       <c r="M24" s="2" t="s">
         <v>16</v>
       </c>
       <c r="N24" s="2"/>
       <c r="O24" s="54"/>
       <c r="P24" s="2"/>
       <c r="Q24" s="27"/>
       <c r="R24" s="54"/>
       <c r="S24" s="27"/>
       <c r="U24" s="75"/>
       <c r="V24" s="75"/>
       <c r="W24" s="75"/>
       <c r="X24" s="75"/>
       <c r="Y24" s="75"/>
       <c r="Z24" s="75"/>
       <c r="AA24" s="75"/>
       <c r="AB24" s="16"/>
       <c r="AC24" s="75"/>
       <c r="AD24" s="75"/>
       <c r="AE24" s="75"/>
       <c r="AF24" s="75"/>
       <c r="AG24" s="75"/>
       <c r="AH24" s="16"/>
     </row>
     <row r="25" spans="1:34" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="137"/>
       <c r="B25" s="138">
         <v>2</v>
       </c>
       <c r="C25" s="139" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D25" s="164" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" s="181" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="140"/>
       <c r="F25" s="33"/>
-      <c r="G25" s="193" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="187" t="s">
+      <c r="G25" s="200" t="s">
+        <v>68</v>
+      </c>
+      <c r="H25" s="175" t="s">
         <v>30</v>
       </c>
-      <c r="I25" s="173" t="s">
+      <c r="I25" s="163" t="s">
         <v>23</v>
       </c>
-      <c r="J25" s="281" t="s">
-        <v>90</v>
+      <c r="J25" s="259" t="s">
+        <v>89</v>
       </c>
       <c r="K25" s="130"/>
-      <c r="L25" s="184" t="s">
-[...2 lines deleted...]
-      <c r="M25" s="184" t="s">
+      <c r="L25" s="172" t="s">
+        <v>123</v>
+      </c>
+      <c r="M25" s="172" t="s">
         <v>36</v>
       </c>
       <c r="N25" s="141"/>
-      <c r="O25" s="270" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="O25" s="197" t="s">
+        <v>39</v>
+      </c>
+      <c r="P25" s="178" t="s">
+        <v>46</v>
       </c>
       <c r="Q25" s="141"/>
-      <c r="R25" s="167" t="s">
+      <c r="R25" s="157" t="s">
         <v>33</v>
       </c>
-      <c r="S25" s="168"/>
+      <c r="S25" s="158"/>
       <c r="T25" s="15"/>
       <c r="U25" s="78"/>
       <c r="V25" s="78"/>
       <c r="W25" s="148"/>
       <c r="X25" s="152"/>
       <c r="Y25" s="153"/>
       <c r="Z25" s="148"/>
       <c r="AA25" s="148"/>
       <c r="AC25" s="148"/>
       <c r="AD25" s="152"/>
       <c r="AE25" s="153"/>
       <c r="AF25" s="148"/>
       <c r="AG25" s="148"/>
     </row>
     <row r="26" spans="1:34" s="17" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="23"/>
       <c r="B26" s="30">
         <v>3</v>
       </c>
       <c r="C26" s="62" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D26" s="165"/>
+        <v>110</v>
+      </c>
+      <c r="D26" s="182"/>
       <c r="E26" s="67"/>
       <c r="F26" s="69"/>
-      <c r="G26" s="194"/>
-[...2 lines deleted...]
-      <c r="J26" s="283"/>
+      <c r="G26" s="193"/>
+      <c r="H26" s="177"/>
+      <c r="I26" s="165"/>
+      <c r="J26" s="261"/>
       <c r="K26" s="119"/>
-      <c r="L26" s="185"/>
-[...4 lines deleted...]
-      <c r="S26" s="170"/>
+      <c r="L26" s="173"/>
+      <c r="M26" s="173"/>
+      <c r="O26" s="198"/>
+      <c r="P26" s="179"/>
+      <c r="R26" s="159"/>
+      <c r="S26" s="160"/>
       <c r="T26" s="15"/>
       <c r="U26" s="78"/>
       <c r="V26" s="78"/>
       <c r="W26" s="149"/>
       <c r="X26" s="152"/>
       <c r="Y26" s="153"/>
       <c r="Z26" s="148"/>
       <c r="AA26" s="148"/>
       <c r="AB26" s="16"/>
       <c r="AC26" s="149"/>
       <c r="AD26" s="152"/>
       <c r="AE26" s="153"/>
       <c r="AF26" s="148"/>
       <c r="AG26" s="148"/>
       <c r="AH26" s="16"/>
     </row>
     <row r="27" spans="1:34" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="23"/>
       <c r="B27" s="30">
         <v>4</v>
       </c>
       <c r="C27" s="62" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="D27" s="165"/>
+        <v>111</v>
+      </c>
+      <c r="D27" s="182"/>
       <c r="E27" s="67"/>
-      <c r="F27" s="176" t="s">
+      <c r="F27" s="166" t="s">
         <v>21</v>
       </c>
-      <c r="G27" s="194" t="s">
-[...5 lines deleted...]
-      <c r="I27" s="267" t="s">
+      <c r="G27" s="193" t="s">
+        <v>69</v>
+      </c>
+      <c r="H27" s="194" t="s">
+        <v>45</v>
+      </c>
+      <c r="I27" s="248" t="s">
         <v>24</v>
       </c>
-      <c r="J27" s="212" t="s">
+      <c r="J27" s="187" t="s">
         <v>26</v>
       </c>
-      <c r="L27" s="185"/>
-[...4 lines deleted...]
-      <c r="S27" s="170"/>
+      <c r="L27" s="173"/>
+      <c r="M27" s="173"/>
+      <c r="O27" s="198"/>
+      <c r="P27" s="179"/>
+      <c r="R27" s="159"/>
+      <c r="S27" s="160"/>
       <c r="T27" s="15"/>
       <c r="U27" s="78"/>
       <c r="V27" s="78"/>
       <c r="W27" s="149"/>
       <c r="X27" s="152"/>
       <c r="Y27" s="153"/>
       <c r="Z27" s="148"/>
       <c r="AA27" s="148"/>
       <c r="AB27" s="16"/>
       <c r="AC27" s="149"/>
       <c r="AD27" s="152"/>
       <c r="AE27" s="153"/>
       <c r="AF27" s="148"/>
       <c r="AG27" s="148"/>
       <c r="AH27" s="16"/>
     </row>
     <row r="28" spans="1:34" s="17" customFormat="1" ht="17.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="23"/>
       <c r="B28" s="30">
         <v>5</v>
       </c>
       <c r="C28" s="62" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="D28" s="166"/>
+        <v>112</v>
+      </c>
+      <c r="D28" s="183"/>
       <c r="E28" s="67"/>
-      <c r="F28" s="177"/>
-[...9 lines deleted...]
-      <c r="S28" s="172"/>
+      <c r="F28" s="167"/>
+      <c r="G28" s="193"/>
+      <c r="H28" s="195"/>
+      <c r="I28" s="249"/>
+      <c r="J28" s="188"/>
+      <c r="L28" s="173"/>
+      <c r="M28" s="174"/>
+      <c r="O28" s="199"/>
+      <c r="P28" s="180"/>
+      <c r="R28" s="161"/>
+      <c r="S28" s="162"/>
       <c r="T28" s="15"/>
       <c r="U28" s="78"/>
       <c r="V28" s="78"/>
       <c r="W28" s="149"/>
       <c r="X28" s="152"/>
       <c r="Y28" s="153"/>
       <c r="Z28" s="148"/>
       <c r="AA28" s="148"/>
       <c r="AB28" s="16"/>
       <c r="AC28" s="149"/>
       <c r="AD28" s="152"/>
       <c r="AE28" s="153"/>
       <c r="AF28" s="148"/>
       <c r="AG28" s="148"/>
       <c r="AH28" s="16"/>
     </row>
     <row r="29" spans="1:34" s="17" customFormat="1" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="28" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B29" s="30">
         <v>6</v>
       </c>
       <c r="C29" s="107" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D29" s="50"/>
       <c r="E29" s="68"/>
-      <c r="F29" s="177"/>
+      <c r="F29" s="167"/>
       <c r="G29" s="127"/>
-      <c r="H29" s="218"/>
-[...2 lines deleted...]
-      <c r="L29" s="184" t="s">
+      <c r="H29" s="195"/>
+      <c r="I29" s="249"/>
+      <c r="J29" s="188"/>
+      <c r="L29" s="172" t="s">
         <v>35</v>
       </c>
-      <c r="M29" s="187" t="s">
-[...12 lines deleted...]
-        <v>73</v>
+      <c r="M29" s="175" t="s">
+        <v>77</v>
+      </c>
+      <c r="O29" s="178" t="s">
+        <v>88</v>
+      </c>
+      <c r="P29" s="181" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q29" s="190" t="s">
+        <v>37</v>
+      </c>
+      <c r="R29" s="163" t="s">
+        <v>72</v>
       </c>
       <c r="S29" s="71"/>
       <c r="T29" s="15"/>
       <c r="U29" s="16"/>
       <c r="V29" s="16"/>
       <c r="W29" s="152"/>
       <c r="X29" s="155"/>
       <c r="Y29" s="153"/>
       <c r="Z29" s="156"/>
       <c r="AA29" s="84"/>
       <c r="AB29" s="16"/>
       <c r="AC29" s="152"/>
       <c r="AD29" s="155"/>
       <c r="AE29" s="153"/>
       <c r="AF29" s="156"/>
       <c r="AG29" s="84"/>
       <c r="AH29" s="16"/>
     </row>
     <row r="30" spans="1:34" s="17" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="23" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B30" s="30">
         <v>7</v>
       </c>
       <c r="C30" s="107" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D30" s="30"/>
       <c r="E30" s="37"/>
-      <c r="F30" s="178"/>
+      <c r="F30" s="168"/>
       <c r="G30" s="37"/>
-      <c r="H30" s="219"/>
-[...3 lines deleted...]
-      <c r="M30" s="188"/>
+      <c r="H30" s="196"/>
+      <c r="I30" s="250"/>
+      <c r="J30" s="189"/>
+      <c r="L30" s="173"/>
+      <c r="M30" s="176"/>
       <c r="N30" s="94"/>
-      <c r="O30" s="191"/>
-[...2 lines deleted...]
-      <c r="R30" s="174"/>
+      <c r="O30" s="179"/>
+      <c r="P30" s="182"/>
+      <c r="Q30" s="191"/>
+      <c r="R30" s="164"/>
       <c r="S30" s="72"/>
       <c r="T30" s="15"/>
       <c r="U30" s="16"/>
       <c r="V30" s="16"/>
       <c r="W30" s="154"/>
       <c r="X30" s="155"/>
       <c r="Y30" s="153"/>
       <c r="Z30" s="156"/>
       <c r="AA30" s="84"/>
       <c r="AB30" s="16"/>
       <c r="AC30" s="154"/>
       <c r="AD30" s="155"/>
       <c r="AE30" s="153"/>
       <c r="AF30" s="156"/>
       <c r="AG30" s="84"/>
       <c r="AH30" s="16"/>
     </row>
     <row r="31" spans="1:34" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="23" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B31" s="30">
         <v>8</v>
       </c>
       <c r="C31" s="107" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>115</v>
+      </c>
+      <c r="D31" s="184" t="s">
+        <v>84</v>
       </c>
       <c r="E31" s="37"/>
-      <c r="F31" s="321" t="s">
-        <v>123</v>
+      <c r="F31" s="285" t="s">
+        <v>122</v>
       </c>
       <c r="G31" s="37"/>
-      <c r="H31" s="220" t="s">
+      <c r="H31" s="201" t="s">
         <v>31</v>
       </c>
-      <c r="I31" s="220"/>
-      <c r="J31" s="221"/>
+      <c r="I31" s="201"/>
+      <c r="J31" s="202"/>
       <c r="K31" s="120"/>
-      <c r="L31" s="185"/>
-[...6 lines deleted...]
-        <v>74</v>
+      <c r="L31" s="173"/>
+      <c r="M31" s="176"/>
+      <c r="O31" s="179"/>
+      <c r="P31" s="182"/>
+      <c r="Q31" s="191"/>
+      <c r="R31" s="164"/>
+      <c r="S31" s="166" t="s">
+        <v>73</v>
       </c>
       <c r="T31" s="15"/>
       <c r="U31" s="16"/>
       <c r="V31" s="16"/>
       <c r="W31" s="154"/>
       <c r="X31" s="155"/>
-      <c r="Y31" s="157"/>
+      <c r="Y31" s="169"/>
       <c r="Z31" s="156"/>
       <c r="AA31" s="153"/>
       <c r="AB31" s="16"/>
       <c r="AC31" s="154"/>
       <c r="AD31" s="155"/>
-      <c r="AE31" s="157"/>
+      <c r="AE31" s="169"/>
       <c r="AF31" s="156"/>
       <c r="AG31" s="153"/>
       <c r="AH31" s="16"/>
     </row>
     <row r="32" spans="1:34" s="17" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="23"/>
       <c r="B32" s="30">
         <v>9</v>
       </c>
       <c r="C32" s="107" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="D32" s="180"/>
+        <v>116</v>
+      </c>
+      <c r="D32" s="185"/>
       <c r="E32" s="37"/>
-      <c r="F32" s="322"/>
+      <c r="F32" s="286"/>
       <c r="G32" s="77"/>
-      <c r="H32" s="222"/>
-[...1 lines deleted...]
-      <c r="J32" s="223"/>
+      <c r="H32" s="203"/>
+      <c r="I32" s="203"/>
+      <c r="J32" s="204"/>
       <c r="K32" s="120"/>
-      <c r="L32" s="186"/>
-[...5 lines deleted...]
-      <c r="S32" s="177"/>
+      <c r="L32" s="174"/>
+      <c r="M32" s="177"/>
+      <c r="O32" s="180"/>
+      <c r="P32" s="183"/>
+      <c r="Q32" s="192"/>
+      <c r="R32" s="164"/>
+      <c r="S32" s="167"/>
       <c r="T32" s="15"/>
       <c r="V32" s="16"/>
       <c r="W32" s="154"/>
       <c r="X32" s="155"/>
-      <c r="Y32" s="157"/>
+      <c r="Y32" s="169"/>
       <c r="Z32" s="156"/>
       <c r="AA32" s="153"/>
       <c r="AB32" s="16"/>
       <c r="AC32" s="154"/>
       <c r="AD32" s="155"/>
-      <c r="AE32" s="157"/>
+      <c r="AE32" s="169"/>
       <c r="AF32" s="156"/>
       <c r="AG32" s="153"/>
       <c r="AH32" s="16"/>
     </row>
     <row r="33" spans="1:34" s="17" customFormat="1" ht="17.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="29"/>
       <c r="B33" s="30">
         <v>10</v>
       </c>
       <c r="C33" s="107" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D33" s="181"/>
+        <v>117</v>
+      </c>
+      <c r="D33" s="186"/>
       <c r="E33" s="37"/>
       <c r="F33" s="108" t="s">
         <v>7</v>
       </c>
       <c r="G33" s="77"/>
-      <c r="H33" s="222"/>
-[...1 lines deleted...]
-      <c r="J33" s="223"/>
+      <c r="H33" s="203"/>
+      <c r="I33" s="203"/>
+      <c r="J33" s="204"/>
       <c r="K33" s="121"/>
-      <c r="R33" s="174"/>
-      <c r="S33" s="177"/>
+      <c r="R33" s="164"/>
+      <c r="S33" s="167"/>
       <c r="T33" s="15"/>
       <c r="V33" s="16"/>
       <c r="W33" s="16"/>
       <c r="X33" s="16"/>
-      <c r="Y33" s="157"/>
+      <c r="Y33" s="169"/>
       <c r="Z33" s="156"/>
       <c r="AA33" s="153"/>
       <c r="AB33" s="16"/>
       <c r="AC33" s="16"/>
       <c r="AD33" s="16"/>
-      <c r="AE33" s="157"/>
+      <c r="AE33" s="169"/>
       <c r="AF33" s="156"/>
       <c r="AG33" s="153"/>
       <c r="AH33" s="16"/>
     </row>
     <row r="34" spans="1:34" s="17" customFormat="1" ht="17.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="23"/>
       <c r="B34" s="30">
         <v>11</v>
       </c>
       <c r="C34" s="107" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D34" s="32"/>
       <c r="E34" s="37"/>
       <c r="F34" s="109" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G34" s="77"/>
-      <c r="H34" s="224"/>
-[...1 lines deleted...]
-      <c r="J34" s="225"/>
+      <c r="H34" s="205"/>
+      <c r="I34" s="205"/>
+      <c r="J34" s="206"/>
       <c r="K34" s="121"/>
       <c r="M34" s="134" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="S34" s="178"/>
+        <v>71</v>
+      </c>
+      <c r="R34" s="165"/>
+      <c r="S34" s="168"/>
       <c r="T34" s="15"/>
       <c r="V34" s="16"/>
       <c r="W34" s="16"/>
       <c r="X34" s="16"/>
-      <c r="Y34" s="157"/>
+      <c r="Y34" s="169"/>
       <c r="Z34" s="156"/>
       <c r="AA34" s="153"/>
       <c r="AB34" s="16"/>
       <c r="AC34" s="16"/>
       <c r="AD34" s="16"/>
-      <c r="AE34" s="157"/>
+      <c r="AE34" s="169"/>
       <c r="AF34" s="156"/>
       <c r="AG34" s="153"/>
       <c r="AH34" s="16"/>
     </row>
     <row r="35" spans="1:34" s="17" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="23"/>
       <c r="B35" s="30">
         <v>12</v>
       </c>
       <c r="C35" s="107" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D35" s="32"/>
       <c r="E35" s="37"/>
       <c r="F35" s="23"/>
       <c r="G35" s="37"/>
       <c r="I35" s="4"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="M35" s="135" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>70</v>
+      </c>
+      <c r="O35" s="170" t="s">
+        <v>87</v>
       </c>
       <c r="P35" s="4"/>
       <c r="Q35" s="4"/>
-      <c r="R35" s="182" t="s">
-        <v>88</v>
+      <c r="R35" s="170" t="s">
+        <v>87</v>
       </c>
       <c r="S35" s="106"/>
       <c r="T35" s="15"/>
       <c r="V35" s="16"/>
       <c r="W35" s="16"/>
       <c r="X35" s="4"/>
       <c r="Y35" s="4"/>
       <c r="Z35" s="16"/>
       <c r="AA35" s="16"/>
       <c r="AB35" s="16"/>
       <c r="AC35" s="16"/>
       <c r="AD35" s="4"/>
       <c r="AE35" s="4"/>
       <c r="AF35" s="16"/>
       <c r="AG35" s="16"/>
       <c r="AH35" s="16"/>
     </row>
     <row r="36" spans="1:34" s="17" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="128"/>
       <c r="B36" s="129">
         <v>13</v>
       </c>
       <c r="C36" s="142" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D36" s="124"/>
       <c r="E36" s="43"/>
       <c r="F36" s="128"/>
       <c r="G36" s="43"/>
       <c r="H36" s="76"/>
       <c r="I36" s="143"/>
       <c r="J36" s="144"/>
       <c r="K36" s="144"/>
       <c r="L36" s="76"/>
       <c r="M36" s="136"/>
       <c r="N36" s="76"/>
-      <c r="O36" s="183"/>
+      <c r="O36" s="171"/>
       <c r="P36" s="143"/>
       <c r="Q36" s="143"/>
-      <c r="R36" s="183"/>
+      <c r="R36" s="171"/>
       <c r="S36" s="43"/>
       <c r="T36" s="15"/>
       <c r="V36" s="16"/>
       <c r="W36" s="16"/>
       <c r="X36" s="4"/>
       <c r="Y36" s="4"/>
       <c r="Z36" s="16"/>
       <c r="AA36" s="16"/>
       <c r="AB36" s="16"/>
       <c r="AC36" s="16"/>
       <c r="AD36" s="4"/>
       <c r="AE36" s="4"/>
       <c r="AF36" s="16"/>
       <c r="AG36" s="16"/>
       <c r="AH36" s="16"/>
     </row>
     <row r="37" spans="1:34" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="U37" s="17"/>
       <c r="V37" s="16"/>
       <c r="W37" s="16"/>
       <c r="X37" s="16"/>
       <c r="Y37" s="16"/>
       <c r="Z37" s="16"/>
       <c r="AA37" s="16"/>
       <c r="AB37" s="16"/>
       <c r="AC37" s="16"/>
       <c r="AD37" s="16"/>
       <c r="AE37" s="16"/>
       <c r="AF37" s="16"/>
       <c r="AG37" s="16"/>
       <c r="AH37" s="16"/>
     </row>
     <row r="38" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D38" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E38" t="s">
         <v>48</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R38" s="145" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="V38" s="16"/>
       <c r="W38" s="16"/>
       <c r="X38" s="16"/>
       <c r="Y38" s="16"/>
       <c r="Z38" s="16"/>
       <c r="AA38" s="16"/>
       <c r="AB38" s="16"/>
       <c r="AC38" s="16"/>
       <c r="AD38" s="16"/>
       <c r="AE38" s="16"/>
       <c r="AF38" s="16"/>
       <c r="AG38" s="16"/>
       <c r="AH38" s="16"/>
     </row>
     <row r="39" spans="1:34" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D39" s="15" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E39" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="R39" s="146"/>
       <c r="V39" s="16"/>
       <c r="W39" s="16"/>
       <c r="X39" s="16"/>
       <c r="Y39" s="16"/>
       <c r="Z39" s="16"/>
       <c r="AA39" s="16"/>
       <c r="AB39" s="16"/>
       <c r="AC39" s="16"/>
       <c r="AD39" s="16"/>
       <c r="AE39" s="16"/>
       <c r="AF39" s="16"/>
       <c r="AG39" s="16"/>
       <c r="AH39" s="16"/>
     </row>
     <row r="40" spans="1:34" ht="26" x14ac:dyDescent="0.25">
       <c r="D40" s="15" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E40" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="R40" s="131" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V40" s="16"/>
       <c r="W40" s="16"/>
       <c r="X40" s="16"/>
       <c r="Y40" s="16"/>
       <c r="Z40" s="16"/>
       <c r="AA40" s="16"/>
       <c r="AB40" s="16"/>
       <c r="AC40" s="16"/>
       <c r="AD40" s="16"/>
       <c r="AE40" s="16"/>
       <c r="AF40" s="16"/>
       <c r="AG40" s="16"/>
       <c r="AH40" s="16"/>
     </row>
     <row r="41" spans="1:34" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D41" s="16" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="V41" s="16"/>
       <c r="W41" s="16"/>
       <c r="X41" s="16"/>
       <c r="Y41" s="16"/>
       <c r="Z41" s="16"/>
       <c r="AA41" s="16"/>
       <c r="AB41" s="16"/>
       <c r="AC41" s="16"/>
       <c r="AD41" s="16"/>
       <c r="AE41" s="16"/>
       <c r="AF41" s="16"/>
       <c r="AG41" s="16"/>
       <c r="AH41" s="16"/>
     </row>
     <row r="42" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="D42" s="16" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E42" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="L42" s="86"/>
       <c r="V42" s="16"/>
       <c r="W42" s="16"/>
       <c r="X42" s="16"/>
       <c r="Y42" s="16"/>
       <c r="Z42" s="16"/>
       <c r="AA42" s="16"/>
       <c r="AB42" s="16"/>
       <c r="AC42" s="16"/>
       <c r="AD42" s="16"/>
       <c r="AE42" s="16"/>
       <c r="AF42" s="16"/>
       <c r="AG42" s="16"/>
       <c r="AH42" s="16"/>
     </row>
     <row r="43" spans="1:34" ht="14.5" x14ac:dyDescent="0.25">
       <c r="D43" s="16" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E43" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="R43" s="85"/>
       <c r="V43" s="16"/>
       <c r="W43" s="16"/>
       <c r="X43" s="16"/>
       <c r="Y43" s="16"/>
       <c r="Z43" s="16"/>
       <c r="AA43" s="16"/>
       <c r="AB43" s="16"/>
       <c r="AC43" s="16"/>
       <c r="AD43" s="16"/>
       <c r="AE43" s="16"/>
       <c r="AF43" s="16"/>
       <c r="AG43" s="16"/>
       <c r="AH43" s="16"/>
     </row>
     <row r="44" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D44" s="16" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E44" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V44" s="16"/>
       <c r="W44" s="16"/>
       <c r="X44" s="16"/>
       <c r="Y44" s="16"/>
       <c r="Z44" s="16"/>
       <c r="AA44" s="16"/>
       <c r="AB44" s="16"/>
       <c r="AC44" s="16"/>
       <c r="AD44" s="16"/>
       <c r="AE44" s="16"/>
       <c r="AF44" s="16"/>
       <c r="AG44" s="16"/>
       <c r="AH44" s="16"/>
     </row>
     <row r="45" spans="1:34" x14ac:dyDescent="0.25">
       <c r="D45" s="16" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E45" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="46" spans="1:34" x14ac:dyDescent="0.25">
       <c r="D46" s="16" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E46" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:34" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H48" s="105"/>
       <c r="I48" s="105"/>
       <c r="J48" s="105"/>
       <c r="K48" s="105"/>
       <c r="L48" s="105"/>
       <c r="M48" s="105"/>
       <c r="N48" s="105"/>
     </row>
     <row r="49" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="145" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="146" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="98">
-    <mergeCell ref="J20:J21"/>
-[...2 lines deleted...]
-    <mergeCell ref="F31:F32"/>
     <mergeCell ref="O9:Q9"/>
     <mergeCell ref="L9:N9"/>
     <mergeCell ref="L12:N15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="K12:K15"/>
-    <mergeCell ref="H6:J8"/>
-[...2 lines deleted...]
-    <mergeCell ref="D12:D15"/>
+    <mergeCell ref="H16:H19"/>
+    <mergeCell ref="P17:P21"/>
+    <mergeCell ref="O16:O19"/>
     <mergeCell ref="D16:D19"/>
     <mergeCell ref="J16:J19"/>
     <mergeCell ref="F12:F15"/>
     <mergeCell ref="F16:F19"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="G18:G19"/>
-    <mergeCell ref="Z25:AA28"/>
-[...2 lines deleted...]
-    <mergeCell ref="H31:J34"/>
+    <mergeCell ref="E12:E21"/>
+    <mergeCell ref="J12:J15"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="I12:I15"/>
+    <mergeCell ref="I16:I19"/>
+    <mergeCell ref="H12:H15"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="G20:G21"/>
     <mergeCell ref="A4:J5"/>
     <mergeCell ref="L25:L28"/>
     <mergeCell ref="L6:S8"/>
     <mergeCell ref="L4:S5"/>
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="R12:S15"/>
     <mergeCell ref="O12:P15"/>
     <mergeCell ref="L16:N21"/>
     <mergeCell ref="M25:M28"/>
     <mergeCell ref="P25:P28"/>
     <mergeCell ref="R16:S21"/>
     <mergeCell ref="I27:I30"/>
+    <mergeCell ref="H6:J8"/>
+    <mergeCell ref="D6:E8"/>
+    <mergeCell ref="F6:G8"/>
+    <mergeCell ref="D12:D15"/>
     <mergeCell ref="D31:D33"/>
     <mergeCell ref="J27:J30"/>
     <mergeCell ref="Q29:Q32"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="F27:F30"/>
     <mergeCell ref="H27:H30"/>
     <mergeCell ref="O25:O28"/>
     <mergeCell ref="D25:D28"/>
-    <mergeCell ref="E12:E21"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="H31:J34"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="F31:F32"/>
     <mergeCell ref="O35:O36"/>
     <mergeCell ref="R35:R36"/>
     <mergeCell ref="L29:L32"/>
     <mergeCell ref="M29:M32"/>
     <mergeCell ref="O29:O32"/>
-    <mergeCell ref="G25:G26"/>
-[...10 lines deleted...]
-    <mergeCell ref="O16:O19"/>
     <mergeCell ref="P29:P32"/>
     <mergeCell ref="R25:S28"/>
     <mergeCell ref="R29:R34"/>
     <mergeCell ref="S31:S34"/>
     <mergeCell ref="AE31:AE34"/>
     <mergeCell ref="AG31:AG34"/>
+    <mergeCell ref="Y29:Y30"/>
+    <mergeCell ref="Z29:Z34"/>
+    <mergeCell ref="Y31:Y34"/>
+    <mergeCell ref="AA31:AA34"/>
+    <mergeCell ref="W25:W28"/>
+    <mergeCell ref="X25:X28"/>
+    <mergeCell ref="Y25:Y28"/>
+    <mergeCell ref="Z25:AA28"/>
+    <mergeCell ref="W29:W32"/>
+    <mergeCell ref="X29:X32"/>
     <mergeCell ref="Z9:AA9"/>
     <mergeCell ref="W12:X15"/>
     <mergeCell ref="Z12:AA15"/>
     <mergeCell ref="W16:W19"/>
     <mergeCell ref="Z16:AA21"/>
     <mergeCell ref="X17:X21"/>
     <mergeCell ref="W9:X9"/>
-    <mergeCell ref="Y29:Y30"/>
-[...5 lines deleted...]
-    <mergeCell ref="Y25:Y28"/>
     <mergeCell ref="R38:R39"/>
     <mergeCell ref="AC9:AD9"/>
     <mergeCell ref="AF9:AG9"/>
     <mergeCell ref="AC12:AD15"/>
     <mergeCell ref="AF12:AG15"/>
     <mergeCell ref="AC16:AC19"/>
     <mergeCell ref="AF16:AG21"/>
     <mergeCell ref="AD17:AD21"/>
     <mergeCell ref="AC25:AC28"/>
     <mergeCell ref="AD25:AD28"/>
     <mergeCell ref="AE25:AE28"/>
     <mergeCell ref="AF25:AG28"/>
     <mergeCell ref="AC29:AC32"/>
     <mergeCell ref="AD29:AD32"/>
     <mergeCell ref="AE29:AE30"/>
     <mergeCell ref="AF29:AF34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="26" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0C6883B-6064-4505-9765-67BB6103498A}">
   <dimension ref="B2:E28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3:E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="3" width="14.26953125" customWidth="1"/>
     <col min="4" max="5" width="14.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" ht="13" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="2:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="B3" s="301" t="s">
+      <c r="B3" s="303" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="302"/>
-      <c r="D3" s="302"/>
+      <c r="C3" s="304"/>
+      <c r="D3" s="304"/>
       <c r="E3" s="122"/>
     </row>
     <row r="4" spans="2:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="B4" s="273"/>
-[...1 lines deleted...]
-      <c r="D4" s="274"/>
+      <c r="B4" s="251"/>
+      <c r="C4" s="252"/>
+      <c r="D4" s="252"/>
       <c r="E4" s="115"/>
     </row>
     <row r="5" spans="2:5" ht="18.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="275"/>
-[...1 lines deleted...]
-      <c r="D5" s="276"/>
+      <c r="B5" s="253"/>
+      <c r="C5" s="254"/>
+      <c r="D5" s="254"/>
       <c r="E5" s="123"/>
     </row>
     <row r="6" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B6" s="303" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="176" t="s">
+      <c r="B6" s="305" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="166" t="s">
         <v>25</v>
       </c>
-      <c r="D6" s="195" t="s">
+      <c r="D6" s="273" t="s">
         <v>22</v>
       </c>
-      <c r="E6" s="215" t="s">
-        <v>92</v>
+      <c r="E6" s="190" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="7" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B7" s="304"/>
-[...2 lines deleted...]
-      <c r="E7" s="216"/>
+      <c r="B7" s="306"/>
+      <c r="C7" s="278"/>
+      <c r="D7" s="274"/>
+      <c r="E7" s="191"/>
     </row>
     <row r="8" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B8" s="304"/>
-[...2 lines deleted...]
-      <c r="E8" s="216" t="s">
+      <c r="B8" s="306"/>
+      <c r="C8" s="278"/>
+      <c r="D8" s="274"/>
+      <c r="E8" s="191" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="305"/>
-[...2 lines deleted...]
-      <c r="E9" s="217"/>
+      <c r="B9" s="307"/>
+      <c r="C9" s="279"/>
+      <c r="D9" s="275"/>
+      <c r="E9" s="192"/>
     </row>
     <row r="10" spans="2:5" ht="13" x14ac:dyDescent="0.25">
-      <c r="B10" s="306" t="s">
+      <c r="B10" s="308" t="s">
         <v>29</v>
       </c>
-      <c r="C10" s="164" t="s">
+      <c r="C10" s="181" t="s">
         <v>28</v>
       </c>
-      <c r="D10" s="284" t="s">
-        <v>65</v>
+      <c r="D10" s="262" t="s">
+        <v>64</v>
       </c>
       <c r="E10" s="119"/>
     </row>
     <row r="11" spans="2:5" ht="13" x14ac:dyDescent="0.25">
-      <c r="B11" s="307"/>
-[...1 lines deleted...]
-      <c r="D11" s="285"/>
+      <c r="B11" s="309"/>
+      <c r="C11" s="280"/>
+      <c r="D11" s="263"/>
       <c r="E11" s="119"/>
     </row>
     <row r="12" spans="2:5" ht="13" x14ac:dyDescent="0.25">
-      <c r="B12" s="307"/>
-[...1 lines deleted...]
-      <c r="D12" s="285"/>
+      <c r="B12" s="309"/>
+      <c r="C12" s="280"/>
+      <c r="D12" s="263"/>
       <c r="E12" s="119"/>
     </row>
     <row r="13" spans="2:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="308"/>
-[...1 lines deleted...]
-      <c r="D13" s="286"/>
+      <c r="B13" s="310"/>
+      <c r="C13" s="281"/>
+      <c r="D13" s="264"/>
       <c r="E13" s="119"/>
     </row>
     <row r="14" spans="2:5" ht="13" x14ac:dyDescent="0.25">
-      <c r="B14" s="187" t="s">
+      <c r="B14" s="175" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="198" t="s">
+      <c r="C14" s="276" t="s">
         <v>4</v>
       </c>
-      <c r="D14" s="314" t="s">
-        <v>91</v>
+      <c r="D14" s="316" t="s">
+        <v>90</v>
       </c>
       <c r="E14" s="119"/>
     </row>
     <row r="15" spans="2:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="188"/>
-[...1 lines deleted...]
-      <c r="D15" s="315"/>
+      <c r="B15" s="176"/>
+      <c r="C15" s="277"/>
+      <c r="D15" s="317"/>
       <c r="E15" s="116"/>
     </row>
     <row r="16" spans="2:5" ht="13" x14ac:dyDescent="0.3">
       <c r="B16" s="12"/>
       <c r="C16" s="9"/>
       <c r="D16" s="7"/>
       <c r="E16" s="10"/>
     </row>
     <row r="17" spans="2:5" ht="13" x14ac:dyDescent="0.3">
       <c r="B17" s="98"/>
       <c r="C17" s="99"/>
       <c r="D17" s="56"/>
       <c r="E17" s="55"/>
     </row>
     <row r="18" spans="2:5" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="13"/>
       <c r="C18" s="42"/>
       <c r="D18" s="1"/>
       <c r="E18" s="11"/>
     </row>
     <row r="19" spans="2:5" ht="13" x14ac:dyDescent="0.25">
       <c r="B19" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="173" t="s">
+      <c r="C19" s="163" t="s">
         <v>23</v>
       </c>
-      <c r="D19" s="309" t="s">
-        <v>90</v>
+      <c r="D19" s="311" t="s">
+        <v>89</v>
       </c>
       <c r="E19" s="130"/>
     </row>
     <row r="20" spans="2:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="87"/>
-      <c r="C20" s="175"/>
-      <c r="D20" s="310"/>
+      <c r="C20" s="165"/>
+      <c r="D20" s="312"/>
       <c r="E20" s="119"/>
     </row>
     <row r="21" spans="2:5" ht="13" x14ac:dyDescent="0.25">
-      <c r="B21" s="306" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="267" t="s">
+      <c r="B21" s="308" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="248" t="s">
         <v>24</v>
       </c>
-      <c r="D21" s="318" t="s">
+      <c r="D21" s="320" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="132"/>
     </row>
     <row r="22" spans="2:5" ht="13" x14ac:dyDescent="0.25">
-      <c r="B22" s="316"/>
-[...1 lines deleted...]
-      <c r="D22" s="319"/>
+      <c r="B22" s="318"/>
+      <c r="C22" s="249"/>
+      <c r="D22" s="321"/>
       <c r="E22" s="132"/>
     </row>
     <row r="23" spans="2:5" ht="13" x14ac:dyDescent="0.25">
-      <c r="B23" s="316"/>
-[...1 lines deleted...]
-      <c r="D23" s="319"/>
+      <c r="B23" s="318"/>
+      <c r="C23" s="249"/>
+      <c r="D23" s="321"/>
       <c r="E23" s="132"/>
     </row>
     <row r="24" spans="2:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="317"/>
-[...1 lines deleted...]
-      <c r="D24" s="320"/>
+      <c r="B24" s="319"/>
+      <c r="C24" s="250"/>
+      <c r="D24" s="322"/>
       <c r="E24" s="133"/>
     </row>
     <row r="25" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="311" t="s">
+      <c r="B25" s="313" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="220"/>
-[...1 lines deleted...]
-      <c r="E25" s="223"/>
+      <c r="C25" s="201"/>
+      <c r="D25" s="201"/>
+      <c r="E25" s="204"/>
     </row>
     <row r="26" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B26" s="312"/>
-[...2 lines deleted...]
-      <c r="E26" s="223"/>
+      <c r="B26" s="314"/>
+      <c r="C26" s="203"/>
+      <c r="D26" s="203"/>
+      <c r="E26" s="204"/>
     </row>
     <row r="27" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B27" s="312"/>
-[...2 lines deleted...]
-      <c r="E27" s="223"/>
+      <c r="B27" s="314"/>
+      <c r="C27" s="203"/>
+      <c r="D27" s="203"/>
+      <c r="E27" s="204"/>
     </row>
     <row r="28" spans="2:5" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B28" s="313"/>
-[...2 lines deleted...]
-      <c r="E28" s="225"/>
+      <c r="B28" s="315"/>
+      <c r="C28" s="205"/>
+      <c r="D28" s="205"/>
+      <c r="E28" s="206"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="B10:B13"/>
     <mergeCell ref="C10:C13"/>
     <mergeCell ref="D10:D13"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="B25:E28"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="B21:B24"/>
     <mergeCell ref="C21:C24"/>
     <mergeCell ref="D21:D24"/>
     <mergeCell ref="B3:D5"/>
     <mergeCell ref="B6:B9"/>
     <mergeCell ref="C6:C9"/>
     <mergeCell ref="D6:D9"/>
     <mergeCell ref="E6:E9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>