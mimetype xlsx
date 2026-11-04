--- v1 (2026-07-28)
+++ v2 (2026-11-04)
@@ -24,53 +24,53 @@
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Studiendekanat\Organisation\Pruefungsamt\Anerkennungen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EBE0875-F2B3-4241-9FD7-D5E17D6A60F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{972F4DA1-2C54-47B2-BF6B-28711FADDDF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-96" yWindow="0" windowWidth="23232" windowHeight="18576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="46296" windowHeight="18696" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instruction" sheetId="22" r:id="rId1"/>
     <sheet name="Personal Data" sheetId="1" r:id="rId2"/>
     <sheet name="Agrobioinformatics" sheetId="3" r:id="rId3"/>
     <sheet name="Agrobiotechnology" sheetId="18" r:id="rId4"/>
     <sheet name="Environmental Sciences" sheetId="24" r:id="rId5"/>
     <sheet name="Global Food Systems" sheetId="25" r:id="rId6"/>
     <sheet name="Insect Biotechnology and Biores" sheetId="19" r:id="rId7"/>
     <sheet name="Sustainable Transition" sheetId="20" r:id="rId8"/>
     <sheet name="One Health" sheetId="26" r:id="rId9"/>
     <sheet name="Transition Management" sheetId="21" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
@@ -515,53 +515,50 @@
   <si>
     <t>MK-128-EN Bioinformatics: Analysis of DNA and RNA Sequencing Data</t>
   </si>
   <si>
     <t>MK-129-EN Python Programming for Bioinformatics</t>
   </si>
   <si>
     <t>MK-131-EN Gene Expression Analysis and Systems Biology</t>
   </si>
   <si>
     <t>MK-130-EN Genetics of Crop Diversity</t>
   </si>
   <si>
     <t>MK-136-EN Plant Breeding Principles and Methods</t>
   </si>
   <si>
     <t>MK-133-EN Biodiversity Monitoring with Molecular Tools</t>
   </si>
   <si>
     <t>MK-134-EN Statistical Learning and Neural Networks</t>
   </si>
   <si>
     <t>MK-135-EN Analysis of Diversity and Traits in Farm Animals</t>
   </si>
   <si>
-    <t>MK-007-EN Animal Nutrition and Feed Science</t>
-[...1 lines deleted...]
-  <si>
     <t>MK-011-EN Lab Course Biochemistry</t>
   </si>
   <si>
     <t>MK-015-EN Plant Protection and Bioengineering</t>
   </si>
   <si>
     <t>MK-018-EN Microbial Food Biotechnology</t>
   </si>
   <si>
     <t>xx (of 10 with 6 CP)</t>
   </si>
   <si>
     <t>xx (of 6 with 6 CP)</t>
   </si>
   <si>
     <t>MK-087-EN Natural Product Chemistry</t>
   </si>
   <si>
     <t>MK-088-EN Entomology I</t>
   </si>
   <si>
     <t>MK-089-EN Insect Biotechnology and Integrated Pest Management</t>
   </si>
   <si>
     <t>MK-090-EN Bioresources for Natural Product Discovery</t>
@@ -908,50 +905,53 @@
     <t>BK-114-EN Human Nutritional Physiology</t>
   </si>
   <si>
     <t>MK-137-EN Introduction to One Health</t>
   </si>
   <si>
     <t>MK-138-EN Sociology of Health</t>
   </si>
   <si>
     <t>MK-139-EN Public Health Nutrition and Non-Communicable Diseases</t>
   </si>
   <si>
     <t>MK-140-EN Antibiotics: Past, Present and Future</t>
   </si>
   <si>
     <t>MK-077-EN Statistics and Epidemiology</t>
   </si>
   <si>
     <t>MK-142-EN Infectious Diseases in Animals</t>
   </si>
   <si>
     <t>MK-036-EN Environmental Chemistry and Ecotoxicology</t>
   </si>
   <si>
     <t>MK-141-EN Sustainable Animal Nutrition and Husbandry</t>
+  </si>
+  <si>
+    <t>MK-124-EN Nutritional Physiology of Crop Plants</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -1200,51 +1200,50 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
@@ -1279,50 +1278,53 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF165A97"/>
       <color rgb="FF444444"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1669,557 +1671,557 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing15.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D83AEC4-B1B0-4A5E-A6A9-C7DA30D884E8}">
   <dimension ref="A1:E39"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="105.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1" s="44"/>
+    </row>
+    <row r="2" spans="1:5" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="45" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="45"/>
-[...5 lines deleted...]
-      <c r="B2" s="47"/>
+      <c r="B2" s="46"/>
       <c r="E2" s="23"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="48"/>
-      <c r="B3" s="48"/>
+      <c r="A3" s="47"/>
+      <c r="B3" s="47"/>
       <c r="E3" s="24"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A4" s="48"/>
-      <c r="B4" s="48"/>
+      <c r="A4" s="47"/>
+      <c r="B4" s="47"/>
       <c r="E4" s="23"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A5" s="48"/>
-      <c r="B5" s="48"/>
+      <c r="A5" s="47"/>
+      <c r="B5" s="47"/>
       <c r="E5" s="23"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A6" s="48"/>
-      <c r="B6" s="48"/>
+      <c r="A6" s="47"/>
+      <c r="B6" s="47"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A7" s="48"/>
-      <c r="B7" s="48"/>
+      <c r="A7" s="47"/>
+      <c r="B7" s="47"/>
       <c r="E7" s="25"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A8" s="48"/>
-      <c r="B8" s="48"/>
+      <c r="A8" s="47"/>
+      <c r="B8" s="47"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A9" s="48"/>
-      <c r="B9" s="48"/>
+      <c r="A9" s="47"/>
+      <c r="B9" s="47"/>
       <c r="E9" s="26"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A10" s="48"/>
-      <c r="B10" s="48"/>
+      <c r="A10" s="47"/>
+      <c r="B10" s="47"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A11" s="48"/>
-      <c r="B11" s="48"/>
+      <c r="A11" s="47"/>
+      <c r="B11" s="47"/>
       <c r="E11" s="27"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A12" s="48"/>
-      <c r="B12" s="48"/>
+      <c r="A12" s="47"/>
+      <c r="B12" s="47"/>
       <c r="E12" s="23"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A13" s="48"/>
-      <c r="B13" s="48"/>
+      <c r="A13" s="47"/>
+      <c r="B13" s="47"/>
       <c r="E13" s="23"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A14" s="48"/>
-      <c r="B14" s="48"/>
+      <c r="A14" s="47"/>
+      <c r="B14" s="47"/>
       <c r="E14" s="23"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A15" s="48"/>
-      <c r="B15" s="48"/>
+      <c r="A15" s="47"/>
+      <c r="B15" s="47"/>
       <c r="E15" s="23"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A16" s="48"/>
-      <c r="B16" s="48"/>
+      <c r="A16" s="47"/>
+      <c r="B16" s="47"/>
       <c r="E16" s="23"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A17" s="48"/>
-      <c r="B17" s="48"/>
+      <c r="A17" s="47"/>
+      <c r="B17" s="47"/>
       <c r="E17" s="23"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A18" s="48"/>
-      <c r="B18" s="48"/>
+      <c r="A18" s="47"/>
+      <c r="B18" s="47"/>
       <c r="E18" s="23"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A19" s="48"/>
-      <c r="B19" s="48"/>
+      <c r="A19" s="47"/>
+      <c r="B19" s="47"/>
       <c r="E19" s="23"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A20" s="48"/>
-      <c r="B20" s="48"/>
+      <c r="A20" s="47"/>
+      <c r="B20" s="47"/>
       <c r="E20" s="23"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A21" s="48"/>
-      <c r="B21" s="48"/>
+      <c r="A21" s="47"/>
+      <c r="B21" s="47"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A22" s="48"/>
-      <c r="B22" s="48"/>
+      <c r="A22" s="47"/>
+      <c r="B22" s="47"/>
       <c r="E22" s="27"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A23" s="48"/>
-      <c r="B23" s="48"/>
+      <c r="A23" s="47"/>
+      <c r="B23" s="47"/>
       <c r="E23" s="23"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A24" s="48"/>
-      <c r="B24" s="48"/>
+      <c r="A24" s="47"/>
+      <c r="B24" s="47"/>
       <c r="E24" s="23"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A25" s="48"/>
-      <c r="B25" s="48"/>
+      <c r="A25" s="47"/>
+      <c r="B25" s="47"/>
       <c r="E25" s="24"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A26" s="48"/>
-      <c r="B26" s="48"/>
+      <c r="A26" s="47"/>
+      <c r="B26" s="47"/>
       <c r="E26" s="24"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A27" s="48"/>
-      <c r="B27" s="48"/>
+      <c r="A27" s="47"/>
+      <c r="B27" s="47"/>
       <c r="E27" s="24"/>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A28" s="48"/>
-      <c r="B28" s="48"/>
+      <c r="A28" s="47"/>
+      <c r="B28" s="47"/>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A29" s="48"/>
-      <c r="B29" s="48"/>
+      <c r="A29" s="47"/>
+      <c r="B29" s="47"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A30" s="48"/>
-      <c r="B30" s="48"/>
+      <c r="A30" s="47"/>
+      <c r="B30" s="47"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A31" s="48"/>
-      <c r="B31" s="48"/>
+      <c r="A31" s="47"/>
+      <c r="B31" s="47"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A32" s="48"/>
-      <c r="B32" s="48"/>
+      <c r="A32" s="47"/>
+      <c r="B32" s="47"/>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A33" s="48"/>
-      <c r="B33" s="48"/>
+      <c r="A33" s="47"/>
+      <c r="B33" s="47"/>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A34" s="48"/>
-      <c r="B34" s="48"/>
+      <c r="A34" s="47"/>
+      <c r="B34" s="47"/>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A35" s="48"/>
-      <c r="B35" s="48"/>
+      <c r="A35" s="47"/>
+      <c r="B35" s="47"/>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A36" s="48"/>
-      <c r="B36" s="48"/>
+      <c r="A36" s="47"/>
+      <c r="B36" s="47"/>
     </row>
     <row r="37" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A37" s="48"/>
-      <c r="B37" s="48"/>
+      <c r="A37" s="47"/>
+      <c r="B37" s="47"/>
     </row>
     <row r="38" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A38" s="48"/>
-      <c r="B38" s="48"/>
+      <c r="A38" s="47"/>
+      <c r="B38" s="47"/>
     </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A39" s="48"/>
-      <c r="B39" s="48"/>
+      <c r="A39" s="47"/>
+      <c r="B39" s="47"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="om/ZDW8Ks3GLjwXLBnsPn7+3iP1NTN1hgrjzV77JmUBXT24I3td7kDUdyC2KbXi1syzrGKzQvxwpRCU0dvl94Q==" saltValue="xMikn8IMw2bdTs8AriYAiA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B6968B8-F4B2-425D-9E83-FC09714E6E21}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="39.21875" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8"/>
       <c r="G1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
-      <c r="F2" s="59"/>
+      <c r="F2" s="58"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
-      <c r="F3" s="59"/>
+      <c r="F3" s="58"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
-      <c r="F4" s="59"/>
+      <c r="F4" s="58"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="59"/>
+      <c r="F5" s="58"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
-      <c r="F6" s="59"/>
+      <c r="F6" s="58"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
-      <c r="F7" s="59"/>
+      <c r="F7" s="58"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
-      <c r="F8" s="59"/>
+      <c r="F8" s="58"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
     </row>
     <row r="9" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
-      <c r="F9" s="59"/>
+      <c r="F9" s="58"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
     </row>
     <row r="10" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="8"/>
       <c r="G10" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="20"/>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
-      <c r="F11" s="59" t="s">
+      <c r="F11" s="58" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="20"/>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
-      <c r="F12" s="59"/>
+      <c r="F12" s="58"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
-      <c r="F13" s="59"/>
+      <c r="F13" s="58"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="59"/>
+      <c r="F14" s="58"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="59"/>
+      <c r="F15" s="58"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="59"/>
+      <c r="F16" s="58"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="59"/>
+      <c r="F17" s="58"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="20"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="59"/>
+      <c r="F18" s="58"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
-      <c r="F19" s="59"/>
+      <c r="F19" s="58"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="20"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
-      <c r="F20" s="59"/>
+      <c r="F20" s="58"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="20"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="59"/>
+      <c r="F21" s="58"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
-      <c r="F22" s="59"/>
+      <c r="F22" s="58"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="1"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>36</v>
@@ -2269,2472 +2271,2483 @@
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="E8cFRr/LMLyq0mJgY4Bu9Q40iuxJ+pwapJgT3G+nbl5+1vmmkm+A0tKdcPWabhI1JSm2pdZsoX6MDLror/wFTg==" saltValue="3+jqi8j94AR9AseyegFmWQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F9"/>
     <mergeCell ref="F11:F22"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I26"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="57.5546875" customWidth="1"/>
     <col min="2" max="2" width="105.33203125" customWidth="1"/>
     <col min="3" max="3" width="20.44140625" customWidth="1"/>
     <col min="7" max="7" width="8.88671875" customWidth="1"/>
     <col min="9" max="9" width="30.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="51"/>
+      <c r="B1" s="50"/>
     </row>
     <row r="2" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="54"/>
+      <c r="B2" s="53"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="17"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="18"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="18"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="19"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="18"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="18"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="18"/>
     </row>
     <row r="10" spans="1:9" s="2" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="55" t="s">
+      <c r="A10" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="55"/>
+      <c r="B10" s="54"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9" s="4" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="51" t="s">
+      <c r="A11" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="56"/>
+      <c r="B11" s="55"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="53" t="s">
+      <c r="A12" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="54"/>
+      <c r="B12" s="53"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="28"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="58"/>
+      <c r="B14" s="57"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="29"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="30"/>
     </row>
     <row r="17" spans="1:9" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="31"/>
+      <c r="A17" s="60"/>
       <c r="B17" s="30"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A18" s="32" t="s">
+      <c r="A18" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="32"/>
+      <c r="B18" s="31"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A19" s="33" t="s">
+      <c r="A19" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="32"/>
+      <c r="B19" s="31"/>
     </row>
     <row r="20" spans="1:9" s="2" customFormat="1" ht="29.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="52" t="s">
+      <c r="A20" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="52"/>
+      <c r="B20" s="51"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
     </row>
     <row r="21" spans="1:9" s="2" customFormat="1" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="52" t="s">
+      <c r="A21" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="52"/>
+      <c r="B21" s="51"/>
     </row>
     <row r="22" spans="1:9" ht="42" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="52" t="s">
+      <c r="A22" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="52"/>
+      <c r="B22" s="51"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A26" s="49"/>
-      <c r="B26" s="50"/>
+      <c r="A26" s="48"/>
+      <c r="B26" s="49"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8KMWypzHjnLSF7XRuxJHAIohNP3FxzWxHxf9+W6/+D0LKfLheVSNvjcFUeqam9VZsswY/CmWNJ9vtVEJeFt4RQ==" saltValue="zaGhEAqcNadVFFznTlMH0w==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="wzNDEen7+t2lOSbFq33ZO+GsOATvrv0VRTMBuBX5HUjc8fe4zcC09X3obCg//fqA0QehkV37rdnLdUyfxmE1kQ==" saltValue="kLjxDem0bpiE9F+ekBLgeA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="10">
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B19" xr:uid="{2A888DB9-2CF7-477A-94C8-23F2DDEB8515}">
       <formula1>"ja, nein"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B9" xr:uid="{7F3A5E32-310D-457C-A816-D026474729AF}">
       <formula1>"yes, no"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.98425196850393704" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt&amp;"-,Standard"&amp;11
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E734E976-1B5F-4BAE-BAD2-73E5C2F00BAF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.33203125" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8"/>
       <c r="G1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
-      <c r="F2" s="59" t="s">
+      <c r="F2" s="58" t="s">
         <v>33</v>
       </c>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
-      <c r="F3" s="59"/>
+      <c r="F3" s="58"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
-      <c r="F4" s="59"/>
+      <c r="F4" s="58"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="59"/>
+      <c r="F5" s="58"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
-      <c r="F6" s="59"/>
+      <c r="F6" s="58"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
     <row r="7" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
-      <c r="F7" s="59"/>
+      <c r="F7" s="58"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
     <row r="8" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
-      <c r="F8" s="59"/>
+      <c r="F8" s="58"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
     </row>
     <row r="9" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
-      <c r="F9" s="59"/>
+      <c r="F9" s="58"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
     </row>
     <row r="10" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
-      <c r="F10" s="59"/>
+      <c r="F10" s="58"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
     </row>
     <row r="11" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
-      <c r="F11" s="59"/>
+      <c r="F11" s="58"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="8"/>
       <c r="G12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
-      <c r="F13" s="59" t="s">
+      <c r="F13" s="58" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="59"/>
+      <c r="F14" s="58"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="59"/>
+      <c r="F15" s="58"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="59"/>
+      <c r="F16" s="58"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="59"/>
+      <c r="F17" s="58"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="20"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="59"/>
+      <c r="F18" s="58"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
-      <c r="F19" s="59"/>
+      <c r="F19" s="58"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="20"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
-      <c r="F20" s="59"/>
+      <c r="F20" s="58"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="20"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="59"/>
+      <c r="F21" s="58"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
-      <c r="F22" s="59"/>
+      <c r="F22" s="58"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="1"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C24" s="15"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="1"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
       <c r="J25" s="1"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="pVZNCLbVAXQbuMW5GJKepz5dZVk/1OmWXxlLMImrtuFv75ypSJDctGaZSEh/9OI8rHo8tWb/yzsehhGYXW9f/A==" saltValue="9BVQcm1B1dJgS6dpL1/Kgw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F11"/>
     <mergeCell ref="F13:F22"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FA7BDF2-0140-48D5-A4C4-02AD990451F8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J26"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B35" sqref="B35"/>
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="39.21875" customWidth="1"/>
+    <col min="1" max="1" width="40.21875" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="8" t="s">
+      <c r="A1" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="9" t="s">
+      <c r="B1" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="C1" s="9" t="s">
+      <c r="C1" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="D1" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="E1" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="F1" s="8"/>
-      <c r="G1" s="9" t="s">
+      <c r="F1" s="33"/>
+      <c r="G1" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="H1" s="9" t="s">
+      <c r="H1" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="I1" s="8" t="s">
+      <c r="I1" s="33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="10" t="s">
+      <c r="A2" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="G2" s="11"/>
-[...1 lines deleted...]
-      <c r="I2" s="11"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A3" s="10" t="s">
+      <c r="A3" s="35" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="59"/>
-      <c r="G3" s="11"/>
-[...1 lines deleted...]
-      <c r="I3" s="11"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A4" s="10" t="s">
+      <c r="A4" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="59"/>
-      <c r="G4" s="11"/>
-[...1 lines deleted...]
-      <c r="I4" s="11"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="20"/>
+      <c r="A5" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="22"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
       <c r="F5" s="59"/>
-      <c r="G5" s="11"/>
-[...1 lines deleted...]
-      <c r="I5" s="11"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A6" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="22"/>
+      <c r="A6" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
       <c r="F6" s="59"/>
-      <c r="G6" s="11"/>
-[...1 lines deleted...]
-      <c r="I6" s="11"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A7" s="10" t="s">
-        <v>56</v>
+      <c r="A7" s="35" t="s">
+        <v>4</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
       <c r="F7" s="59"/>
-      <c r="G7" s="11"/>
-[...1 lines deleted...]
-      <c r="I7" s="11"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="36"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A8" s="10" t="s">
-        <v>4</v>
+      <c r="A8" s="35" t="s">
+        <v>44</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="59"/>
-      <c r="G8" s="11"/>
-[...5 lines deleted...]
-        <v>44</v>
+      <c r="G8" s="36"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
+    </row>
+    <row r="9" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="35" t="s">
+        <v>124</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="59"/>
-      <c r="G9" s="11"/>
-[...1 lines deleted...]
-      <c r="I9" s="11"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
     </row>
     <row r="10" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="8" t="s">
+      <c r="A10" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="9" t="s">
+      <c r="B10" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="C10" s="9" t="s">
+      <c r="C10" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="D10" s="8" t="s">
+      <c r="D10" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="E10" s="8" t="s">
+      <c r="E10" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="F10" s="8"/>
-      <c r="G10" s="9" t="s">
+      <c r="F10" s="33"/>
+      <c r="G10" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="H10" s="9" t="s">
+      <c r="H10" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="I10" s="8" t="s">
+      <c r="I10" s="33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="20"/>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="G11" s="11"/>
-[...1 lines deleted...]
-      <c r="I11" s="11"/>
+      <c r="G11" s="36"/>
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="20"/>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="59"/>
-      <c r="G12" s="11"/>
-[...1 lines deleted...]
-      <c r="I12" s="11"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="59"/>
-      <c r="G13" s="11"/>
-[...1 lines deleted...]
-      <c r="I13" s="11"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="36"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="59"/>
-      <c r="G14" s="11"/>
-[...1 lines deleted...]
-      <c r="I14" s="11"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="36"/>
+      <c r="I14" s="36"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="59"/>
-      <c r="G15" s="11"/>
-[...1 lines deleted...]
-      <c r="I15" s="11"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="59"/>
-      <c r="G16" s="11"/>
-[...1 lines deleted...]
-      <c r="I16" s="11"/>
+      <c r="G16" s="36"/>
+      <c r="H16" s="36"/>
+      <c r="I16" s="36"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="59"/>
-      <c r="G17" s="11"/>
-[...1 lines deleted...]
-      <c r="I17" s="11"/>
+      <c r="G17" s="36"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="36"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="20"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="59"/>
-      <c r="G18" s="11"/>
-[...1 lines deleted...]
-      <c r="I18" s="11"/>
+      <c r="G18" s="36"/>
+      <c r="H18" s="36"/>
+      <c r="I18" s="36"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="59"/>
-      <c r="G19" s="11"/>
-[...1 lines deleted...]
-      <c r="I19" s="11"/>
+      <c r="G19" s="36"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="20"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="59"/>
-      <c r="G20" s="11"/>
-[...1 lines deleted...]
-      <c r="I20" s="11"/>
+      <c r="G20" s="36"/>
+      <c r="H20" s="36"/>
+      <c r="I20" s="36"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="20"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="59"/>
-      <c r="G21" s="11"/>
-[...1 lines deleted...]
-      <c r="I21" s="11"/>
+      <c r="G21" s="36"/>
+      <c r="H21" s="36"/>
+      <c r="I21" s="36"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="59"/>
-      <c r="G22" s="11"/>
-[...1 lines deleted...]
-      <c r="I22" s="11"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
+      <c r="I22" s="36"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="B23" s="13" t="s">
+      <c r="B23" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="C23" s="13" t="s">
+      <c r="C23" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="14"/>
-[...4 lines deleted...]
-      <c r="I23" s="14"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
       <c r="J23" s="1"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A24" s="15" t="s">
+      <c r="A24" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="B24" s="15" t="s">
+      <c r="B24" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="C24" s="15"/>
-[...5 lines deleted...]
-      <c r="I24" s="16"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="40"/>
       <c r="J24" s="1"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A25" s="15" t="s">
+      <c r="A25" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="15" t="s">
+      <c r="B25" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="C25" s="15"/>
-[...5 lines deleted...]
-      <c r="I25" s="16"/>
+      <c r="C25" s="39"/>
+      <c r="D25" s="40"/>
+      <c r="E25" s="40"/>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="40"/>
       <c r="J25" s="1"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A26" s="15" t="s">
+      <c r="A26" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="B26" s="15" t="s">
+      <c r="B26" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="15"/>
-[...5 lines deleted...]
-      <c r="I26" s="12"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
+      <c r="I26" s="41"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="31"/>
+      <c r="B27" s="31"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="31"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="31"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="31"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ZC4/doIjlMrfuv49Y8+fGk6uwN5HBr4pOcCOZjtEgghEw7McRUiqjqgmCpG0WugWSUWzUnhLG/AFqyW4aTfAoQ==" saltValue="isjXuf5X75lQIxsvyBkzAQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="7ilMCrLd5QDTgJWjrtqF1taZzP8IFxZDUSA+mxzT+vJTnH0qUbeX8YKKsB84ROVTqZisiBrFbcMs1ECKmAb5FQ==" saltValue="xS1aRNGHiR3Vskuig9IGBA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F9"/>
     <mergeCell ref="F11:F22"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
-  <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33547EF2-C066-436E-BF74-3BACD2C3D528}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView view="pageLayout" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H25" sqref="H25"/>
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="39.21875" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="35" t="s">
+      <c r="B1" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="C1" s="35" t="s">
+      <c r="C1" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="D1" s="34" t="s">
+      <c r="D1" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="34" t="s">
+      <c r="E1" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="F1" s="34"/>
-      <c r="G1" s="35" t="s">
+      <c r="F1" s="33"/>
+      <c r="G1" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="H1" s="35" t="s">
+      <c r="H1" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="I1" s="34" t="s">
+      <c r="I1" s="33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="36" t="s">
-        <v>88</v>
+      <c r="A2" s="35" t="s">
+        <v>87</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
-      <c r="F2" s="60" t="s">
+      <c r="F2" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="G2" s="37"/>
-[...1 lines deleted...]
-      <c r="I2" s="37"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A3" s="36" t="s">
-        <v>103</v>
+      <c r="A3" s="35" t="s">
+        <v>102</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
-      <c r="F3" s="60"/>
-[...2 lines deleted...]
-      <c r="I3" s="37"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A4" s="36" t="s">
-        <v>89</v>
+      <c r="A4" s="35" t="s">
+        <v>88</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
-      <c r="F4" s="60"/>
-[...2 lines deleted...]
-      <c r="I4" s="37"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A5" s="36" t="s">
-        <v>86</v>
+      <c r="A5" s="35" t="s">
+        <v>85</v>
       </c>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="60"/>
-[...2 lines deleted...]
-      <c r="I5" s="37"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A6" s="36" t="s">
-        <v>87</v>
+      <c r="A6" s="35" t="s">
+        <v>86</v>
       </c>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
-      <c r="F6" s="60"/>
-[...2 lines deleted...]
-      <c r="I6" s="37"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A7" s="36" t="s">
-        <v>90</v>
+      <c r="A7" s="35" t="s">
+        <v>89</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
-      <c r="F7" s="60"/>
-[...2 lines deleted...]
-      <c r="I7" s="37"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="36"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A8" s="36" t="s">
-        <v>91</v>
+      <c r="A8" s="35" t="s">
+        <v>90</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
-      <c r="F8" s="60"/>
-[...2 lines deleted...]
-      <c r="I8" s="37"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A9" s="36" t="s">
-        <v>92</v>
+      <c r="A9" s="35" t="s">
+        <v>91</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
-      <c r="F9" s="60"/>
-[...2 lines deleted...]
-      <c r="I9" s="37"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
     </row>
     <row r="10" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
-      <c r="A10" s="36" t="s">
-        <v>94</v>
+      <c r="A10" s="35" t="s">
+        <v>93</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
-      <c r="F10" s="60"/>
-[...2 lines deleted...]
-      <c r="I10" s="37"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="36"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A11" s="36" t="s">
-        <v>97</v>
+      <c r="A11" s="35" t="s">
+        <v>96</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
-      <c r="F11" s="60"/>
-[...2 lines deleted...]
-      <c r="I11" s="37"/>
+      <c r="F11" s="59"/>
+      <c r="G11" s="36"/>
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A12" s="36" t="s">
-        <v>98</v>
+      <c r="A12" s="35" t="s">
+        <v>97</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
-      <c r="F12" s="60"/>
-[...2 lines deleted...]
-      <c r="I12" s="37"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A13" s="36" t="s">
-        <v>99</v>
+      <c r="A13" s="35" t="s">
+        <v>98</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
-      <c r="F13" s="60"/>
-[...2 lines deleted...]
-      <c r="I13" s="37"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="36"/>
     </row>
     <row r="14" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
-      <c r="A14" s="36" t="s">
-        <v>102</v>
+      <c r="A14" s="35" t="s">
+        <v>101</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="60"/>
-[...2 lines deleted...]
-      <c r="I14" s="37"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="36"/>
+      <c r="I14" s="36"/>
     </row>
     <row r="15" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
-      <c r="A15" s="36" t="s">
-        <v>106</v>
+      <c r="A15" s="35" t="s">
+        <v>105</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="60"/>
-[...2 lines deleted...]
-      <c r="I15" s="37"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A16" s="36" t="s">
-        <v>95</v>
+      <c r="A16" s="35" t="s">
+        <v>94</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="60"/>
-[...2 lines deleted...]
-      <c r="I16" s="37"/>
+      <c r="F16" s="59"/>
+      <c r="G16" s="36"/>
+      <c r="H16" s="36"/>
+      <c r="I16" s="36"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A17" s="36" t="s">
-        <v>96</v>
+      <c r="A17" s="35" t="s">
+        <v>95</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="60"/>
-[...2 lines deleted...]
-      <c r="I17" s="37"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="36"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="36"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A18" s="36" t="s">
-        <v>100</v>
+      <c r="A18" s="35" t="s">
+        <v>99</v>
       </c>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="60"/>
-[...2 lines deleted...]
-      <c r="I18" s="37"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="36"/>
+      <c r="H18" s="36"/>
+      <c r="I18" s="36"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A19" s="36" t="s">
-        <v>101</v>
+      <c r="A19" s="35" t="s">
+        <v>100</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
-      <c r="F19" s="60"/>
-[...2 lines deleted...]
-      <c r="I19" s="37"/>
+      <c r="F19" s="59"/>
+      <c r="G19" s="36"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
     </row>
     <row r="20" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
-      <c r="A20" s="36" t="s">
-        <v>104</v>
+      <c r="A20" s="35" t="s">
+        <v>103</v>
       </c>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
-      <c r="F20" s="60"/>
-[...2 lines deleted...]
-      <c r="I20" s="37"/>
+      <c r="F20" s="59"/>
+      <c r="G20" s="36"/>
+      <c r="H20" s="36"/>
+      <c r="I20" s="36"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A21" s="36" t="s">
-        <v>105</v>
+      <c r="A21" s="35" t="s">
+        <v>104</v>
       </c>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="60"/>
-[...2 lines deleted...]
-      <c r="I21" s="37"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="36"/>
+      <c r="H21" s="36"/>
+      <c r="I21" s="36"/>
     </row>
     <row r="22" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="34" t="s">
+      <c r="A22" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="35" t="s">
+      <c r="B22" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="35" t="s">
+      <c r="C22" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="D22" s="34" t="s">
+      <c r="D22" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="E22" s="34" t="s">
+      <c r="E22" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="F22" s="34"/>
-      <c r="G22" s="35" t="s">
+      <c r="F22" s="33"/>
+      <c r="G22" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="H22" s="35" t="s">
+      <c r="H22" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="I22" s="34" t="s">
+      <c r="I22" s="33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="20"/>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
-      <c r="F23" s="60" t="s">
+      <c r="F23" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="G23" s="37"/>
-[...1 lines deleted...]
-      <c r="I23" s="37"/>
+      <c r="G23" s="36"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="20"/>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
-      <c r="F24" s="60"/>
-[...2 lines deleted...]
-      <c r="I24" s="37"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="20"/>
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
-      <c r="F25" s="60"/>
-[...2 lines deleted...]
-      <c r="I25" s="37"/>
+      <c r="F25" s="59"/>
+      <c r="G25" s="36"/>
+      <c r="H25" s="36"/>
+      <c r="I25" s="36"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="20"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
-      <c r="F26" s="60"/>
-[...2 lines deleted...]
-      <c r="I26" s="37"/>
+      <c r="F26" s="59"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="20"/>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
-      <c r="F27" s="60"/>
-[...2 lines deleted...]
-      <c r="I27" s="37"/>
+      <c r="F27" s="59"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="20"/>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
-      <c r="F28" s="60"/>
-[...2 lines deleted...]
-      <c r="I28" s="37"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="20"/>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
-      <c r="F29" s="60"/>
-[...2 lines deleted...]
-      <c r="I29" s="37"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="20"/>
       <c r="B30" s="20"/>
       <c r="C30" s="20"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
-      <c r="F30" s="60"/>
-[...2 lines deleted...]
-      <c r="I30" s="37"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="20"/>
       <c r="B31" s="20"/>
       <c r="C31" s="20"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
-      <c r="F31" s="60"/>
-[...2 lines deleted...]
-      <c r="I31" s="37"/>
+      <c r="F31" s="59"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="20"/>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
-      <c r="F32" s="60"/>
-[...2 lines deleted...]
-      <c r="I32" s="37"/>
+      <c r="F32" s="59"/>
+      <c r="G32" s="36"/>
+      <c r="H32" s="36"/>
+      <c r="I32" s="36"/>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A33" s="20"/>
       <c r="B33" s="20"/>
       <c r="C33" s="20"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
-      <c r="F33" s="60"/>
-[...2 lines deleted...]
-      <c r="I33" s="37"/>
+      <c r="F33" s="59"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A34" s="20"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
-      <c r="F34" s="60"/>
-[...2 lines deleted...]
-      <c r="I34" s="37"/>
+      <c r="F34" s="59"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A35" s="38" t="s">
+      <c r="A35" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="B35" s="38" t="s">
+      <c r="B35" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="C35" s="38" t="s">
+      <c r="C35" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="D35" s="39"/>
-[...4 lines deleted...]
-      <c r="I35" s="39"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="38"/>
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="38"/>
       <c r="J35" s="1"/>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A36" s="40" t="s">
+      <c r="A36" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="B36" s="40" t="s">
+      <c r="B36" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="C36" s="39"/>
+      <c r="D36" s="40"/>
+      <c r="E36" s="40"/>
+      <c r="F36" s="40"/>
+      <c r="G36" s="40"/>
+      <c r="H36" s="40"/>
+      <c r="I36" s="40"/>
+      <c r="J36" s="1"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A37" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="39"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="40"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="40"/>
+      <c r="H37" s="40"/>
+      <c r="I37" s="40"/>
+      <c r="J37" s="1"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="C36" s="40"/>
-[...37 lines deleted...]
-      <c r="I38" s="42"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="41"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="41"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="L6hJXKGe8JrMNijSFpp5sS+VXJ47UiDbKY7zX4ZCLYV+dbcl1Aj7PymaekvA3zqzcBtf1LaAkVHOaBLpm4MnCA==" saltValue="mstZca/RYKK2pNW/vYlCpQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F21"/>
     <mergeCell ref="F23:F34"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE5C3F69-7DAA-4D6A-997C-58A059E54F05}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView view="pageLayout" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12"/>
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="39.21875" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="35" t="s">
+      <c r="B1" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="C1" s="35" t="s">
+      <c r="C1" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="D1" s="34" t="s">
+      <c r="D1" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="34" t="s">
+      <c r="E1" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="F1" s="34"/>
-      <c r="G1" s="35" t="s">
+      <c r="F1" s="33"/>
+      <c r="G1" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="H1" s="35" t="s">
+      <c r="H1" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="I1" s="34" t="s">
+      <c r="I1" s="33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="36" t="s">
-        <v>88</v>
+      <c r="A2" s="35" t="s">
+        <v>87</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
-      <c r="F2" s="60" t="s">
+      <c r="F2" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="G2" s="37"/>
-[...1 lines deleted...]
-      <c r="I2" s="37"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A3" s="36" t="s">
-        <v>86</v>
+      <c r="A3" s="35" t="s">
+        <v>85</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
-      <c r="F3" s="60"/>
-[...2 lines deleted...]
-      <c r="I3" s="37"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A4" s="36" t="s">
-        <v>87</v>
+      <c r="A4" s="35" t="s">
+        <v>86</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
-      <c r="F4" s="60"/>
-[...2 lines deleted...]
-      <c r="I4" s="37"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A5" s="36" t="s">
-        <v>90</v>
+      <c r="A5" s="35" t="s">
+        <v>89</v>
       </c>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="60"/>
-[...2 lines deleted...]
-      <c r="I5" s="37"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A6" s="36" t="s">
-        <v>91</v>
+      <c r="A6" s="35" t="s">
+        <v>90</v>
       </c>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
-      <c r="F6" s="60"/>
-[...2 lines deleted...]
-      <c r="I6" s="37"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A7" s="36" t="s">
-        <v>92</v>
+      <c r="A7" s="35" t="s">
+        <v>91</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
-      <c r="F7" s="60"/>
-[...2 lines deleted...]
-      <c r="I7" s="37"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="36"/>
     </row>
     <row r="8" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
-      <c r="A8" s="36" t="s">
-        <v>93</v>
+      <c r="A8" s="35" t="s">
+        <v>92</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
-      <c r="F8" s="60"/>
-[...2 lines deleted...]
-      <c r="I8" s="37"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A9" s="36" t="s">
-        <v>97</v>
+      <c r="A9" s="35" t="s">
+        <v>96</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
-      <c r="F9" s="60"/>
-[...2 lines deleted...]
-      <c r="I9" s="37"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A10" s="36" t="s">
-        <v>98</v>
+      <c r="A10" s="35" t="s">
+        <v>97</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
-      <c r="F10" s="60"/>
-[...2 lines deleted...]
-      <c r="I10" s="37"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="36"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A11" s="36" t="s">
-        <v>99</v>
+      <c r="A11" s="35" t="s">
+        <v>98</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
-      <c r="F11" s="60"/>
-[...2 lines deleted...]
-      <c r="I11" s="37"/>
+      <c r="F11" s="59"/>
+      <c r="G11" s="36"/>
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
     </row>
     <row r="12" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
-      <c r="A12" s="36" t="s">
-        <v>102</v>
+      <c r="A12" s="35" t="s">
+        <v>101</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
-      <c r="F12" s="60"/>
-[...2 lines deleted...]
-      <c r="I12" s="37"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
     </row>
     <row r="13" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
-      <c r="A13" s="36" t="s">
-        <v>106</v>
+      <c r="A13" s="35" t="s">
+        <v>105</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
-      <c r="F13" s="60"/>
-[...2 lines deleted...]
-      <c r="I13" s="37"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="36"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A14" s="36" t="s">
-        <v>109</v>
+      <c r="A14" s="35" t="s">
+        <v>108</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="60"/>
-[...2 lines deleted...]
-      <c r="I14" s="37"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="36"/>
+      <c r="I14" s="36"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A15" s="36" t="s">
-        <v>115</v>
+      <c r="A15" s="35" t="s">
+        <v>114</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="60"/>
-[...2 lines deleted...]
-      <c r="I15" s="37"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A16" s="36" t="s">
-        <v>116</v>
+      <c r="A16" s="35" t="s">
+        <v>115</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="60"/>
-[...2 lines deleted...]
-      <c r="I16" s="37"/>
+      <c r="F16" s="59"/>
+      <c r="G16" s="36"/>
+      <c r="H16" s="36"/>
+      <c r="I16" s="36"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A17" s="36" t="s">
-        <v>114</v>
+      <c r="A17" s="35" t="s">
+        <v>113</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="60"/>
-[...2 lines deleted...]
-      <c r="I17" s="37"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="36"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="36"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A18" s="36" t="s">
-        <v>110</v>
+      <c r="A18" s="35" t="s">
+        <v>109</v>
       </c>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="60"/>
-[...2 lines deleted...]
-      <c r="I18" s="37"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="36"/>
+      <c r="H18" s="36"/>
+      <c r="I18" s="36"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A19" s="36" t="s">
-        <v>111</v>
+      <c r="A19" s="35" t="s">
+        <v>110</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
-      <c r="F19" s="60"/>
-[...2 lines deleted...]
-      <c r="I19" s="37"/>
+      <c r="F19" s="59"/>
+      <c r="G19" s="36"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A20" s="36" t="s">
-        <v>112</v>
+      <c r="A20" s="35" t="s">
+        <v>111</v>
       </c>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
-      <c r="F20" s="60"/>
-[...2 lines deleted...]
-      <c r="I20" s="37"/>
+      <c r="F20" s="59"/>
+      <c r="G20" s="36"/>
+      <c r="H20" s="36"/>
+      <c r="I20" s="36"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A21" s="36" t="s">
-        <v>113</v>
+      <c r="A21" s="35" t="s">
+        <v>112</v>
       </c>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="60"/>
-[...2 lines deleted...]
-      <c r="I21" s="37"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="36"/>
+      <c r="H21" s="36"/>
+      <c r="I21" s="36"/>
     </row>
     <row r="22" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="34" t="s">
+      <c r="A22" s="33" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="35" t="s">
+      <c r="B22" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="35" t="s">
+      <c r="C22" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="D22" s="34" t="s">
+      <c r="D22" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="E22" s="34" t="s">
+      <c r="E22" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="F22" s="34"/>
-      <c r="G22" s="35" t="s">
+      <c r="F22" s="33"/>
+      <c r="G22" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="H22" s="35" t="s">
+      <c r="H22" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="I22" s="34" t="s">
+      <c r="I22" s="33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="20"/>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
-      <c r="F23" s="60" t="s">
+      <c r="F23" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="G23" s="37"/>
-[...1 lines deleted...]
-      <c r="I23" s="37"/>
+      <c r="G23" s="36"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="20"/>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
-      <c r="F24" s="60"/>
-[...2 lines deleted...]
-      <c r="I24" s="37"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="36"/>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="20"/>
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
-      <c r="F25" s="60"/>
-[...2 lines deleted...]
-      <c r="I25" s="37"/>
+      <c r="F25" s="59"/>
+      <c r="G25" s="36"/>
+      <c r="H25" s="36"/>
+      <c r="I25" s="36"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="20"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
-      <c r="F26" s="60"/>
-[...2 lines deleted...]
-      <c r="I26" s="37"/>
+      <c r="F26" s="59"/>
+      <c r="G26" s="36"/>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="20"/>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
-      <c r="F27" s="60"/>
-[...2 lines deleted...]
-      <c r="I27" s="37"/>
+      <c r="F27" s="59"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="20"/>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
-      <c r="F28" s="60"/>
-[...2 lines deleted...]
-      <c r="I28" s="37"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="36"/>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="20"/>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
-      <c r="F29" s="60"/>
-[...2 lines deleted...]
-      <c r="I29" s="37"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="20"/>
       <c r="B30" s="20"/>
       <c r="C30" s="20"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
-      <c r="F30" s="60"/>
-[...2 lines deleted...]
-      <c r="I30" s="37"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="20"/>
       <c r="B31" s="20"/>
       <c r="C31" s="20"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
-      <c r="F31" s="60"/>
-[...2 lines deleted...]
-      <c r="I31" s="37"/>
+      <c r="F31" s="59"/>
+      <c r="G31" s="36"/>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="20"/>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
-      <c r="F32" s="60"/>
-[...2 lines deleted...]
-      <c r="I32" s="37"/>
+      <c r="F32" s="59"/>
+      <c r="G32" s="36"/>
+      <c r="H32" s="36"/>
+      <c r="I32" s="36"/>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A33" s="20"/>
       <c r="B33" s="20"/>
       <c r="C33" s="20"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
-      <c r="F33" s="60"/>
-[...2 lines deleted...]
-      <c r="I33" s="37"/>
+      <c r="F33" s="59"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A34" s="20"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
-      <c r="F34" s="60"/>
-[...2 lines deleted...]
-      <c r="I34" s="37"/>
+      <c r="F34" s="59"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A35" s="38" t="s">
+      <c r="A35" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="B35" s="38" t="s">
+      <c r="B35" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="C35" s="38" t="s">
+      <c r="C35" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="D35" s="39"/>
-[...4 lines deleted...]
-      <c r="I35" s="39"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="38"/>
+      <c r="F35" s="38"/>
+      <c r="G35" s="38"/>
+      <c r="H35" s="38"/>
+      <c r="I35" s="38"/>
       <c r="J35" s="1"/>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A36" s="40" t="s">
+      <c r="A36" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="B36" s="40" t="s">
+      <c r="B36" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="C36" s="39"/>
+      <c r="D36" s="40"/>
+      <c r="E36" s="40"/>
+      <c r="F36" s="40"/>
+      <c r="G36" s="40"/>
+      <c r="H36" s="40"/>
+      <c r="I36" s="40"/>
+      <c r="J36" s="1"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A37" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="39"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="40"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="40"/>
+      <c r="H37" s="40"/>
+      <c r="I37" s="40"/>
+      <c r="J37" s="1"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="39" t="s">
         <v>107</v>
       </c>
-      <c r="C36" s="40"/>
-[...37 lines deleted...]
-      <c r="I38" s="42"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="41"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="41"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="vTOCqfoRbpgE1tBEtu4uOJ3l/wk15afBYch6a/YlvLqsM0dTKz51gQ7azpFxNBFgMPgOMkDRttgXN2/O3aA9BQ==" saltValue="9mInPcS/NiwuaL1xgv37kA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F21"/>
     <mergeCell ref="F23:F34"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ABF80BF-0401-4279-B602-2E79B7700DC1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="39.21875" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8"/>
       <c r="G1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
-      <c r="F2" s="59" t="s">
+      <c r="F2" s="58" t="s">
         <v>33</v>
       </c>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
-      <c r="F3" s="59"/>
+      <c r="F3" s="58"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
-      <c r="F4" s="59"/>
+      <c r="F4" s="58"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="59"/>
+      <c r="F5" s="58"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
-      <c r="F6" s="59"/>
+      <c r="F6" s="58"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
-      <c r="F7" s="59"/>
+      <c r="F7" s="58"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
-      <c r="F8" s="59"/>
+      <c r="F8" s="58"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
     </row>
     <row r="9" spans="1:9" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
-      <c r="F9" s="59"/>
+      <c r="F9" s="58"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
     </row>
     <row r="10" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="8"/>
       <c r="G10" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="20"/>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
-      <c r="F11" s="59" t="s">
+      <c r="F11" s="58" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="20"/>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
-      <c r="F12" s="59"/>
+      <c r="F12" s="58"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
-      <c r="F13" s="59"/>
+      <c r="F13" s="58"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="59"/>
+      <c r="F14" s="58"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="59"/>
+      <c r="F15" s="58"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="59"/>
+      <c r="F16" s="58"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="59"/>
+      <c r="F17" s="58"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="20"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="59"/>
+      <c r="F18" s="58"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
-      <c r="F19" s="59"/>
+      <c r="F19" s="58"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="20"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
-      <c r="F20" s="59"/>
+      <c r="F20" s="58"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="20"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="59"/>
+      <c r="F21" s="58"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
-      <c r="F22" s="59"/>
+      <c r="F22" s="58"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="1"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>36</v>
@@ -4788,409 +4801,409 @@
     <mergeCell ref="F2:F9"/>
     <mergeCell ref="F11:F22"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44E1DFFD-1B85-45C0-AB09-0E48FAA158F8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.33203125" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8"/>
       <c r="G1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
-      <c r="F2" s="59"/>
+      <c r="F2" s="58"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
-      <c r="F3" s="59"/>
+      <c r="F3" s="58"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
-      <c r="F4" s="59"/>
+      <c r="F4" s="58"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="59"/>
+      <c r="F5" s="58"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
-      <c r="F6" s="59"/>
+      <c r="F6" s="58"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
     <row r="7" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
-      <c r="F7" s="59"/>
+      <c r="F7" s="58"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
-      <c r="F8" s="59"/>
+      <c r="F8" s="58"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
-      <c r="F9" s="59"/>
+      <c r="F9" s="58"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
-      <c r="F10" s="59"/>
+      <c r="F10" s="58"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
     </row>
     <row r="11" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
-      <c r="F11" s="59"/>
+      <c r="F11" s="58"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
-      <c r="F12" s="59"/>
+      <c r="F12" s="58"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
     <row r="13" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="8"/>
       <c r="G13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="59" t="s">
+      <c r="F14" s="58" t="s">
         <v>33</v>
       </c>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="59"/>
+      <c r="F15" s="58"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="59"/>
+      <c r="F16" s="58"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="59"/>
+      <c r="F17" s="58"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="20"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="59"/>
+      <c r="F18" s="58"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
-      <c r="F19" s="59"/>
+      <c r="F19" s="58"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="20"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
-      <c r="F20" s="59"/>
+      <c r="F20" s="58"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="20"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="59"/>
+      <c r="F21" s="58"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
-      <c r="F22" s="59"/>
+      <c r="F22" s="58"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="20"/>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
-      <c r="F23" s="59"/>
+      <c r="F23" s="58"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="1"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="15" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
       <c r="J25" s="1"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="15" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="1"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="15"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="12"/>
       <c r="I27" s="12"/>
     </row>
@@ -5200,418 +5213,418 @@
     <mergeCell ref="F2:F12"/>
     <mergeCell ref="F14:F23"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{760D1E69-E150-49ED-8C1F-5CC2D04F8CA9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J28"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="39.21875" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8"/>
       <c r="G1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
-      <c r="F2" s="59"/>
+      <c r="F2" s="58"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
-      <c r="F3" s="59"/>
+      <c r="F3" s="58"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
-      <c r="F4" s="59"/>
+      <c r="F4" s="58"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B5" s="43"/>
+        <v>76</v>
+      </c>
+      <c r="B5" s="42"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="59"/>
+      <c r="F5" s="58"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B6" s="43"/>
+        <v>116</v>
+      </c>
+      <c r="B6" s="42"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
-      <c r="F6" s="59"/>
+      <c r="F6" s="58"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
-      <c r="F7" s="59"/>
+      <c r="F7" s="58"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
     <row r="8" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
-      <c r="F8" s="59"/>
+      <c r="F8" s="58"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
-      <c r="F9" s="59"/>
+      <c r="F9" s="58"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
     </row>
     <row r="10" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
-      <c r="F10" s="59"/>
+      <c r="F10" s="58"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
-      <c r="F11" s="59"/>
+      <c r="F11" s="58"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="8"/>
       <c r="G12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
-      <c r="F13" s="59" t="s">
+      <c r="F13" s="58" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="59"/>
+      <c r="F14" s="58"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="59"/>
+      <c r="F15" s="58"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="59"/>
+      <c r="F16" s="58"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="59"/>
+      <c r="F17" s="58"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="20"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="59"/>
+      <c r="F18" s="58"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
-      <c r="F19" s="59"/>
+      <c r="F19" s="58"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="20"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
-      <c r="F20" s="59"/>
+      <c r="F20" s="58"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="20"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="59"/>
+      <c r="F21" s="58"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
-      <c r="F22" s="59"/>
+      <c r="F22" s="58"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="20"/>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
-      <c r="F23" s="59"/>
+      <c r="F23" s="58"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="20"/>
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
-      <c r="F24" s="59"/>
+      <c r="F24" s="58"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="1"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
       <c r="J26" s="1"/>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C27" s="15"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="16"/>
       <c r="I27" s="16"/>
       <c r="J27" s="1"/>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A28" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="15"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="12"/>
       <c r="I28" s="12"/>
     </row>