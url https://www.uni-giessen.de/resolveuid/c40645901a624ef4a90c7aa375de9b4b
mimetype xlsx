--- v0 (2026-06-17)
+++ v1 (2026-07-28)
@@ -1,79 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Studiendekanat\Organisation\Pruefungsamt\Anerkennungen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{049E3046-55E7-426F-966B-4AFB8A82A6F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EBE0875-F2B3-4241-9FD7-D5E17D6A60F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-96" yWindow="0" windowWidth="23232" windowHeight="18576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instruction" sheetId="22" r:id="rId1"/>
     <sheet name="Personal Data" sheetId="1" r:id="rId2"/>
     <sheet name="Agrobioinformatics" sheetId="3" r:id="rId3"/>
     <sheet name="Agrobiotechnology" sheetId="18" r:id="rId4"/>
-    <sheet name="Insect Biotechnology and Biores" sheetId="19" r:id="rId5"/>
-[...1 lines deleted...]
-    <sheet name="Transition Management" sheetId="21" r:id="rId7"/>
+    <sheet name="Environmental Sciences" sheetId="24" r:id="rId5"/>
+    <sheet name="Global Food Systems" sheetId="25" r:id="rId6"/>
+    <sheet name="Insect Biotechnology and Biores" sheetId="19" r:id="rId7"/>
+    <sheet name="Sustainable Transition" sheetId="20" r:id="rId8"/>
+    <sheet name="One Health" sheetId="26" r:id="rId9"/>
+    <sheet name="Transition Management" sheetId="21" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>weidemann-l</author>
   </authors>
   <commentList>
     <comment ref="A12" authorId="0" shapeId="0" xr:uid="{7125E3E9-3C21-480E-8CFA-8FBBA87D4AD9}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
@@ -122,160 +131,274 @@
 Variant 2: max. 30 CP external modules (module does not correspond to a module from appendix 2b of the Special Regulations of FB 09)
 External modules can be recognized within a maximum of 30 CP. In this case, please leave the left-hand field blank.</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>weidemann-l</author>
   </authors>
   <commentList>
+    <comment ref="A22" authorId="0" shapeId="0" xr:uid="{34A0ECBA-CF47-466B-8EF6-75142D326A37}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t>Explanation:
+Variant 1: Recognition of equivalent modules (You have already successfully completed the module of FB 09 (e.g. in the case of an internal change of study program) or the module largely corresponds to a module from appendix 2a of the Special Regulations of FB 09)
+To do this, insert the title and module code of the corresponding module of FB 09 in column 1 and the module name of the university of origin in column 2.
+Variant 2: max. 30 CP external modules (module does not correspond to a module from appendix 2a of the Special Regulations of FB 09)
+External modules can be recognized within a maximum of 30 CP. In this case, please leave the left-hand field blank.</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>weidemann-l</author>
+  </authors>
+  <commentList>
+    <comment ref="A22" authorId="0" shapeId="0" xr:uid="{DFD48755-8117-4912-8255-8D7CBDA3F22D}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t>Explanation:
+Variant 1: Recognition of equivalent modules (You have already successfully completed the module of FB 09 (e.g. in the case of an internal change of study program) or the module largely corresponds to a module from appendix 2a of the Special Regulations of FB 09)
+To do this, insert the title and module code of the corresponding module of FB 09 in column 1 and the module name of the university of origin in column 2.
+Variant 2: max. 30 CP external modules (module does not correspond to a module from appendix 2a of the Special Regulations of FB 09)
+External modules can be recognized within a maximum of 30 CP. In this case, please leave the left-hand field blank.</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>weidemann-l</author>
+  </authors>
+  <commentList>
     <comment ref="A10" authorId="0" shapeId="0" xr:uid="{20651309-9199-4A33-A8DA-1DE58108CDDE}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Explanation:
 Variant 1: Recognition of equivalent modules (You have already successfully completed the module of FB 09 (e.g. in the case of an internal change of study program) or the module largely corresponds to a module from appendix 2b of the Special Regulations of FB 09)
 To do this, insert the title and module code of the corresponding module of FB 09 in column 1 and the module name of the university of origin in column 2
 Variant 2: max. 30 CP external modules (module does not correspond to a module from appendix 2b of the Special Regulations of FB 09)
 External modules can be recognized within a maximum of 30 CP. In this case, please leave the left-hand field blank.</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments6.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>weidemann-l</author>
   </authors>
   <commentList>
     <comment ref="A13" authorId="0" shapeId="0" xr:uid="{3C73F6E7-3C95-4F81-B580-7CC97A19BE36}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Explanation:
 Variant 1: Recognition of equivalent modules (You have already successfully completed the module of FB 09 (e.g. in the case of an internal change of study program) or the module largely corresponds to a module from appendix 2b of the Special Regulations of FB 09)
 To do this, insert the title and module code of the corresponding module of FB 09 in column 1 and the module name of the university of origin in column 2
 Variant 2: max. 30 CP external modules (module does not correspond to a module from appendix 2b of the Special Regulations of FB 09)
 External modules can be recognized within a maximum of 30 CP. In this case, please leave the left-hand field blank.</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
-<file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments7.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>weidemann-l</author>
+  </authors>
+  <commentList>
+    <comment ref="A12" authorId="0" shapeId="0" xr:uid="{581F0A01-5814-47A8-9FAB-5BF3A30B0698}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t>Explanation:
+Variant 1: Recognition of equivalent modules (You have already successfully completed the module of FB 09 (e.g. in the case of an internal change of study program) or the module largely corresponds to a module from appendix 2b of the Special Regulations of FB 09)
+To do this, insert the title and module code of the corresponding module of FB 09 in column 1 and the module name of the university of origin in column 2
+Variant 2: max. 30 CP external modules (module does not correspond to a module from appendix 2b of the Special Regulations of FB 09)
+External modules can be recognized within a maximum of 30 CP. In this case, please leave the left-hand field blank.</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments8.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>weidemann-l</author>
   </authors>
   <commentList>
     <comment ref="A10" authorId="0" shapeId="0" xr:uid="{A61253EA-809D-4151-895C-A5329A2CB0E1}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Explanation:
 Variant 1: Recognition of equivalent modules (You have already successfully completed the module of FB 09 (e.g. in the case of an internal change of study program) or the module largely corresponds to a module from appendix 2b of the Special Regulations of FB 09)
 To do this, insert the title and module code of the corresponding module of FB 09 in column 1 and the module name of the university of origin in column 2
 Variant 2: max. 30 CP external modules (module does not correspond to a module from appendix 2b of the Special Regulations of FB 09)
 External modules can be recognized within a maximum of 30 CP. In this case, please leave the left-hand field blank.</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="125">
   <si>
     <t>Credits</t>
   </si>
   <si>
     <t>Credits (FB09)</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>MK-080-EN-DI Resource Economics and Sustainable Development</t>
   </si>
   <si>
     <t>MK-057-EN Molecular Phytopathology</t>
   </si>
   <si>
     <t>Only applications completed electronically and submitted by e-mail will be processed.</t>
   </si>
   <si>
     <t>Application for the Approval of Modules including Assignment to a Semester</t>
   </si>
   <si>
     <t>Matriculation No.:</t>
   </si>
   <si>
@@ -668,50 +791,167 @@
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Save the application as an Excel file and submit it by email together with detailed module descriptions and your official transcript of records from your university (signed or verifiable online) with details of CP and grades.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
+  </si>
+  <si>
+    <t>BK-101-EN Introduction of Biochemistry</t>
+  </si>
+  <si>
+    <t>BK-102-EN Biology</t>
+  </si>
+  <si>
+    <t>BK-005-EN Mathematics ans Statistics</t>
+  </si>
+  <si>
+    <t>BK-077-EN The Anthropocene</t>
+  </si>
+  <si>
+    <t>BK-103 Language Acquisition I</t>
+  </si>
+  <si>
+    <t>BK-104 Language Acquisition II</t>
+  </si>
+  <si>
+    <t>BK-105-EN Ecology and Biodiversity</t>
+  </si>
+  <si>
+    <t>BK-106-EN Agricultural Production and ist Environmental Impacts</t>
+  </si>
+  <si>
+    <t>BK-106-EN Agricultural Production and its Environmental Impacts</t>
+  </si>
+  <si>
+    <t>BK-120-EN Environmental Physics</t>
+  </si>
+  <si>
+    <t>BK-121-EN Soil Sciences</t>
+  </si>
+  <si>
+    <t>BK-107-EN Land Use Systems</t>
+  </si>
+  <si>
+    <t>BK-108-EN Climate Science</t>
+  </si>
+  <si>
+    <t>BK-109-EN Intercultural Communication</t>
+  </si>
+  <si>
+    <t>BK-122-EN GIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BK-123-EN Microbiology </t>
+  </si>
+  <si>
+    <t>BK-110-EN Fundamentals of Life Cycle Assessment</t>
+  </si>
+  <si>
+    <t>BK-037-EN Basics in Landscape Hydrology</t>
+  </si>
+  <si>
+    <t>BK-124-EN Environmental Monitoring of Terrestrial Ecosystems</t>
+  </si>
+  <si>
+    <t>BK-125-EN Environmental Modelling</t>
+  </si>
+  <si>
+    <t>BK-111-EN Thesis Lab: Scientific Writing and Communication</t>
+  </si>
+  <si>
+    <t>xx (of 20 with 6 CP)</t>
+  </si>
+  <si>
+    <t>xx (of 28 with 6 CP)</t>
+  </si>
+  <si>
+    <t>BK-112-EN Introduction to Global Food Systems</t>
+  </si>
+  <si>
+    <t>BK-116-EN International Food and Security</t>
+  </si>
+  <si>
+    <t>BK-117-EN Food Production: Plants</t>
+  </si>
+  <si>
+    <t>BK-118-EN Sustainability of Food</t>
+  </si>
+  <si>
+    <t>BK-119-EN Food Economics</t>
+  </si>
+  <si>
+    <t>BK-115-EN Food Production: Animals</t>
+  </si>
+  <si>
+    <t>BK-113-EN Policy and Food Systems</t>
+  </si>
+  <si>
+    <t>BK-114-EN Human Nutritional Physiology</t>
+  </si>
+  <si>
+    <t>MK-137-EN Introduction to One Health</t>
+  </si>
+  <si>
+    <t>MK-138-EN Sociology of Health</t>
+  </si>
+  <si>
+    <t>MK-139-EN Public Health Nutrition and Non-Communicable Diseases</t>
+  </si>
+  <si>
+    <t>MK-140-EN Antibiotics: Past, Present and Future</t>
+  </si>
+  <si>
+    <t>MK-077-EN Statistics and Epidemiology</t>
+  </si>
+  <si>
+    <t>MK-142-EN Infectious Diseases in Animals</t>
+  </si>
+  <si>
+    <t>MK-036-EN Environmental Chemistry and Ecotoxicology</t>
+  </si>
+  <si>
+    <t>MK-141-EN Sustainable Animal Nutrition and Husbandry</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -879,51 +1119,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -957,137 +1197,178 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF165A97"/>
       <color rgb="FF444444"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing11.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing13.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing15.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing17.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing7.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing9.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1348,457 +1629,864 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing17.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing16.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments8.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing15.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D83AEC4-B1B0-4A5E-A6A9-C7DA30D884E8}">
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="105.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="44" t="s">
         <v>84</v>
       </c>
-      <c r="B1" s="29"/>
+      <c r="B1" s="45"/>
     </row>
     <row r="2" spans="1:5" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="B2" s="31"/>
+      <c r="B2" s="47"/>
       <c r="E2" s="23"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="32"/>
-      <c r="B3" s="32"/>
+      <c r="A3" s="48"/>
+      <c r="B3" s="48"/>
       <c r="E3" s="24"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A4" s="32"/>
-      <c r="B4" s="32"/>
+      <c r="A4" s="48"/>
+      <c r="B4" s="48"/>
       <c r="E4" s="23"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A5" s="32"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="48"/>
+      <c r="B5" s="48"/>
       <c r="E5" s="23"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A6" s="32"/>
-      <c r="B6" s="32"/>
+      <c r="A6" s="48"/>
+      <c r="B6" s="48"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A7" s="32"/>
-      <c r="B7" s="32"/>
+      <c r="A7" s="48"/>
+      <c r="B7" s="48"/>
       <c r="E7" s="25"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A8" s="32"/>
-      <c r="B8" s="32"/>
+      <c r="A8" s="48"/>
+      <c r="B8" s="48"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A9" s="32"/>
-      <c r="B9" s="32"/>
+      <c r="A9" s="48"/>
+      <c r="B9" s="48"/>
       <c r="E9" s="26"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A10" s="32"/>
-      <c r="B10" s="32"/>
+      <c r="A10" s="48"/>
+      <c r="B10" s="48"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A11" s="32"/>
-      <c r="B11" s="32"/>
+      <c r="A11" s="48"/>
+      <c r="B11" s="48"/>
       <c r="E11" s="27"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A12" s="32"/>
-      <c r="B12" s="32"/>
+      <c r="A12" s="48"/>
+      <c r="B12" s="48"/>
       <c r="E12" s="23"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A13" s="32"/>
-      <c r="B13" s="32"/>
+      <c r="A13" s="48"/>
+      <c r="B13" s="48"/>
       <c r="E13" s="23"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A14" s="32"/>
-      <c r="B14" s="32"/>
+      <c r="A14" s="48"/>
+      <c r="B14" s="48"/>
       <c r="E14" s="23"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A15" s="32"/>
-      <c r="B15" s="32"/>
+      <c r="A15" s="48"/>
+      <c r="B15" s="48"/>
       <c r="E15" s="23"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A16" s="32"/>
-      <c r="B16" s="32"/>
+      <c r="A16" s="48"/>
+      <c r="B16" s="48"/>
       <c r="E16" s="23"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A17" s="32"/>
-      <c r="B17" s="32"/>
+      <c r="A17" s="48"/>
+      <c r="B17" s="48"/>
       <c r="E17" s="23"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A18" s="32"/>
-      <c r="B18" s="32"/>
+      <c r="A18" s="48"/>
+      <c r="B18" s="48"/>
       <c r="E18" s="23"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A19" s="32"/>
-      <c r="B19" s="32"/>
+      <c r="A19" s="48"/>
+      <c r="B19" s="48"/>
       <c r="E19" s="23"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A20" s="32"/>
-      <c r="B20" s="32"/>
+      <c r="A20" s="48"/>
+      <c r="B20" s="48"/>
       <c r="E20" s="23"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A21" s="32"/>
-      <c r="B21" s="32"/>
+      <c r="A21" s="48"/>
+      <c r="B21" s="48"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A22" s="32"/>
-      <c r="B22" s="32"/>
+      <c r="A22" s="48"/>
+      <c r="B22" s="48"/>
       <c r="E22" s="27"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A23" s="32"/>
-      <c r="B23" s="32"/>
+      <c r="A23" s="48"/>
+      <c r="B23" s="48"/>
       <c r="E23" s="23"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A24" s="32"/>
-      <c r="B24" s="32"/>
+      <c r="A24" s="48"/>
+      <c r="B24" s="48"/>
       <c r="E24" s="23"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A25" s="32"/>
-      <c r="B25" s="32"/>
+      <c r="A25" s="48"/>
+      <c r="B25" s="48"/>
       <c r="E25" s="24"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A26" s="32"/>
-      <c r="B26" s="32"/>
+      <c r="A26" s="48"/>
+      <c r="B26" s="48"/>
       <c r="E26" s="24"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A27" s="32"/>
-      <c r="B27" s="32"/>
+      <c r="A27" s="48"/>
+      <c r="B27" s="48"/>
       <c r="E27" s="24"/>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A28" s="32"/>
-      <c r="B28" s="32"/>
+      <c r="A28" s="48"/>
+      <c r="B28" s="48"/>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A29" s="32"/>
-      <c r="B29" s="32"/>
+      <c r="A29" s="48"/>
+      <c r="B29" s="48"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A30" s="32"/>
-      <c r="B30" s="32"/>
+      <c r="A30" s="48"/>
+      <c r="B30" s="48"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A31" s="32"/>
-      <c r="B31" s="32"/>
+      <c r="A31" s="48"/>
+      <c r="B31" s="48"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A32" s="32"/>
-      <c r="B32" s="32"/>
+      <c r="A32" s="48"/>
+      <c r="B32" s="48"/>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A33" s="32"/>
-      <c r="B33" s="32"/>
+      <c r="A33" s="48"/>
+      <c r="B33" s="48"/>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A34" s="32"/>
-      <c r="B34" s="32"/>
+      <c r="A34" s="48"/>
+      <c r="B34" s="48"/>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A35" s="32"/>
-      <c r="B35" s="32"/>
+      <c r="A35" s="48"/>
+      <c r="B35" s="48"/>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A36" s="32"/>
-      <c r="B36" s="32"/>
+      <c r="A36" s="48"/>
+      <c r="B36" s="48"/>
     </row>
     <row r="37" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A37" s="32"/>
-      <c r="B37" s="32"/>
+      <c r="A37" s="48"/>
+      <c r="B37" s="48"/>
     </row>
     <row r="38" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A38" s="32"/>
-      <c r="B38" s="32"/>
+      <c r="A38" s="48"/>
+      <c r="B38" s="48"/>
     </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A39" s="32"/>
-      <c r="B39" s="32"/>
+      <c r="A39" s="48"/>
+      <c r="B39" s="48"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="om/ZDW8Ks3GLjwXLBnsPn7+3iP1NTN1hgrjzV77JmUBXT24I3td7kDUdyC2KbXi1syzrGKzQvxwpRCU0dvl94Q==" saltValue="xMikn8IMw2bdTs8AriYAiA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B6968B8-F4B2-425D-9E83-FC09714E6E21}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J26"/>
+  <sheetViews>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="39.21875" customWidth="1"/>
+    <col min="2" max="2" width="35.44140625" customWidth="1"/>
+    <col min="9" max="9" width="34.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="8"/>
+      <c r="G1" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H1" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A3" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+    </row>
+    <row r="4" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A4" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A5" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="B5" s="22"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A6" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="B6" s="22"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A7" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B7" s="20"/>
+      <c r="C7" s="20"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="11"/>
+      <c r="I7" s="11"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A8" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" s="20"/>
+      <c r="C8" s="20"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="11"/>
+    </row>
+    <row r="9" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+    </row>
+    <row r="10" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="8"/>
+      <c r="G10" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A11" s="20"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A12" s="20"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A13" s="20"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="11"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A14" s="20"/>
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A15" s="20"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="20"/>
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="59"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="20"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="20"/>
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="20"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="59"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="20"/>
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="59"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="20"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="20"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="21"/>
+      <c r="E22" s="21"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A23" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="14"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="1"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="15"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="16"/>
+      <c r="H24" s="16"/>
+      <c r="I24" s="16"/>
+      <c r="J24" s="1"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="16"/>
+      <c r="I25" s="16"/>
+      <c r="J25" s="1"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C26" s="15"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="12"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="E8cFRr/LMLyq0mJgY4Bu9Q40iuxJ+pwapJgT3G+nbl5+1vmmkm+A0tKdcPWabhI1JSm2pdZsoX6MDLror/wFTg==" saltValue="3+jqi8j94AR9AseyegFmWQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="2">
+    <mergeCell ref="F2:F9"/>
+    <mergeCell ref="F11:F22"/>
+  </mergeCells>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
+  <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
+&amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
+Justus-Liebig-Universität Gießen
+Prüfungs- und Promotionsamt
+&amp;R&amp;G</oddHeader>
+  </headerFooter>
+  <legacyDrawing r:id="rId2"/>
+  <legacyDrawingHF r:id="rId3"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="57.5546875" customWidth="1"/>
     <col min="2" max="2" width="105.33203125" customWidth="1"/>
     <col min="3" max="3" width="20.44140625" customWidth="1"/>
     <col min="7" max="7" width="8.88671875" customWidth="1"/>
     <col min="9" max="9" width="30.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="36"/>
+      <c r="B1" s="51"/>
     </row>
     <row r="2" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="38"/>
+      <c r="B2" s="54"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="17"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A4" s="40" t="s">
+      <c r="A4" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="18"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A5" s="40" t="s">
+      <c r="A5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="18"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="19"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A7" s="40" t="s">
+      <c r="A7" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="18"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A8" s="40" t="s">
+      <c r="A8" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="18"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A9" s="40" t="s">
+      <c r="A9" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="18"/>
     </row>
     <row r="10" spans="1:9" s="2" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="41"/>
+      <c r="B10" s="55"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9" s="4" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="42"/>
+      <c r="B11" s="56"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="37" t="s">
+      <c r="A12" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="38"/>
+      <c r="B12" s="54"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="39"/>
+      <c r="B13" s="28"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A14" s="43" t="s">
+      <c r="A14" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="44"/>
+      <c r="B14" s="58"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A15" s="40" t="s">
+      <c r="A15" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="40"/>
+      <c r="B15" s="29"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A16" s="45" t="s">
+      <c r="A16" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="45"/>
+      <c r="B16" s="30"/>
     </row>
     <row r="17" spans="1:9" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="46"/>
-      <c r="B17" s="45"/>
+      <c r="A17" s="31"/>
+      <c r="B17" s="30"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A18" s="47" t="s">
+      <c r="A18" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="47"/>
+      <c r="B18" s="32"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A19" s="48" t="s">
+      <c r="A19" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="47"/>
+      <c r="B19" s="32"/>
     </row>
     <row r="20" spans="1:9" s="2" customFormat="1" ht="29.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="49" t="s">
+      <c r="A20" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="49"/>
+      <c r="B20" s="52"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
     </row>
     <row r="21" spans="1:9" s="2" customFormat="1" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="49" t="s">
+      <c r="A21" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="49"/>
+      <c r="B21" s="52"/>
     </row>
     <row r="22" spans="1:9" ht="42" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="49" t="s">
+      <c r="A22" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="49"/>
+      <c r="B22" s="52"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A26" s="33"/>
-      <c r="B26" s="34"/>
+      <c r="A26" s="49"/>
+      <c r="B26" s="50"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="8KMWypzHjnLSF7XRuxJHAIohNP3FxzWxHxf9+W6/+D0LKfLheVSNvjcFUeqam9VZsswY/CmWNJ9vtVEJeFt4RQ==" saltValue="zaGhEAqcNadVFFznTlMH0w==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="10">
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B19" xr:uid="{2A888DB9-2CF7-477A-94C8-23F2DDEB8515}">
       <formula1>"ja, nein"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B9" xr:uid="{7F3A5E32-310D-457C-A816-D026474729AF}">
       <formula1>"yes, no"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.98425196850393704" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
@@ -1844,309 +2532,309 @@
       <c r="D1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8"/>
       <c r="G1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
-      <c r="F2" s="35" t="s">
+      <c r="F2" s="59" t="s">
         <v>33</v>
       </c>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
-      <c r="F3" s="35"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
-      <c r="F4" s="35"/>
+      <c r="F4" s="59"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="35"/>
+      <c r="F5" s="59"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
-      <c r="F6" s="35"/>
+      <c r="F6" s="59"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
     <row r="7" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
-      <c r="F7" s="35"/>
+      <c r="F7" s="59"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
     <row r="8" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
-      <c r="F8" s="35"/>
+      <c r="F8" s="59"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
     </row>
     <row r="9" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
-      <c r="F9" s="35"/>
+      <c r="F9" s="59"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
     </row>
     <row r="10" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
-      <c r="F10" s="35"/>
+      <c r="F10" s="59"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
     </row>
     <row r="11" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
-      <c r="F11" s="35"/>
+      <c r="F11" s="59"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="8"/>
       <c r="G12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
-      <c r="F13" s="35" t="s">
+      <c r="F13" s="59" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="35"/>
+      <c r="F14" s="59"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="35"/>
+      <c r="F15" s="59"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="35"/>
+      <c r="F16" s="59"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="35"/>
+      <c r="F17" s="59"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="20"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="35"/>
+      <c r="F18" s="59"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
-      <c r="F19" s="35"/>
+      <c r="F19" s="59"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="20"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
-      <c r="F20" s="35"/>
+      <c r="F20" s="59"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="20"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="35"/>
+      <c r="F21" s="59"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
-      <c r="F22" s="35"/>
+      <c r="F22" s="59"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="1"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>36</v>
@@ -2200,350 +2888,350 @@
     <mergeCell ref="F2:F11"/>
     <mergeCell ref="F13:F22"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FA7BDF2-0140-48D5-A4C4-02AD990451F8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31"/>
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="39.21875" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8"/>
       <c r="G1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
-      <c r="F2" s="35" t="s">
+      <c r="F2" s="59" t="s">
         <v>33</v>
       </c>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
-      <c r="F3" s="35"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
-      <c r="F4" s="35"/>
+      <c r="F4" s="59"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="35"/>
+      <c r="F5" s="59"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
-      <c r="F6" s="35"/>
+      <c r="F6" s="59"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>56</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
-      <c r="F7" s="35"/>
+      <c r="F7" s="59"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
-      <c r="F8" s="35"/>
+      <c r="F8" s="59"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
-      <c r="F9" s="35"/>
+      <c r="F9" s="59"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
     </row>
     <row r="10" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="8"/>
       <c r="G10" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="20"/>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
-      <c r="F11" s="35" t="s">
+      <c r="F11" s="59" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="20"/>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
-      <c r="F12" s="35"/>
+      <c r="F12" s="59"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
-      <c r="F13" s="35"/>
+      <c r="F13" s="59"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="35"/>
+      <c r="F14" s="59"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="35"/>
+      <c r="F15" s="59"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="35"/>
+      <c r="F16" s="59"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="35"/>
+      <c r="F17" s="59"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="20"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="35"/>
+      <c r="F18" s="59"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
-      <c r="F19" s="35"/>
+      <c r="F19" s="59"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="20"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
-      <c r="F20" s="35"/>
+      <c r="F20" s="59"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="20"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="35"/>
+      <c r="F21" s="59"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
-      <c r="F22" s="35"/>
+      <c r="F22" s="59"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="1"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>36</v>
@@ -2590,50 +3278,1156 @@
       <c r="G26" s="12"/>
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ZC4/doIjlMrfuv49Y8+fGk6uwN5HBr4pOcCOZjtEgghEw7McRUiqjqgmCpG0WugWSUWzUnhLG/AFqyW4aTfAoQ==" saltValue="isjXuf5X75lQIxsvyBkzAQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F9"/>
     <mergeCell ref="F11:F22"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33547EF2-C066-436E-BF74-3BACD2C3D528}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J38"/>
+  <sheetViews>
+    <sheetView view="pageLayout" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H25" sqref="H25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="39.21875" customWidth="1"/>
+    <col min="2" max="2" width="35.44140625" customWidth="1"/>
+    <col min="9" max="9" width="34.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="34"/>
+      <c r="G1" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H1" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1" s="34" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A3" s="36" t="s">
+        <v>103</v>
+      </c>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A4" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A5" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="B5" s="20"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A6" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A7" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="B7" s="20"/>
+      <c r="C7" s="20"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A8" s="36" t="s">
+        <v>91</v>
+      </c>
+      <c r="B8" s="20"/>
+      <c r="C8" s="20"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+      <c r="I8" s="37"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A9" s="36" t="s">
+        <v>92</v>
+      </c>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="37"/>
+    </row>
+    <row r="10" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="36" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="37"/>
+      <c r="I10" s="37"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A11" s="36" t="s">
+        <v>97</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="37"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A12" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="60"/>
+      <c r="G12" s="37"/>
+      <c r="H12" s="37"/>
+      <c r="I12" s="37"/>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A13" s="36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="37"/>
+      <c r="I13" s="37"/>
+    </row>
+    <row r="14" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="36" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="37"/>
+      <c r="I14" s="37"/>
+    </row>
+    <row r="15" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="37"/>
+      <c r="H15" s="37"/>
+      <c r="I15" s="37"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="37"/>
+      <c r="H16" s="37"/>
+      <c r="I16" s="37"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="37"/>
+      <c r="H17" s="37"/>
+      <c r="I17" s="37"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="37"/>
+      <c r="I18" s="37"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19" s="36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="37"/>
+      <c r="H19" s="37"/>
+      <c r="I19" s="37"/>
+    </row>
+    <row r="20" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="60"/>
+      <c r="G20" s="37"/>
+      <c r="H20" s="37"/>
+      <c r="I20" s="37"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A21" s="36" t="s">
+        <v>105</v>
+      </c>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="60"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="37"/>
+    </row>
+    <row r="22" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" s="34"/>
+      <c r="G22" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H22" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="I22" s="34" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A23" s="20"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="G23" s="37"/>
+      <c r="H23" s="37"/>
+      <c r="I23" s="37"/>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A24" s="20"/>
+      <c r="B24" s="20"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="37"/>
+      <c r="H24" s="37"/>
+      <c r="I24" s="37"/>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A25" s="20"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="37"/>
+      <c r="H25" s="37"/>
+      <c r="I25" s="37"/>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A26" s="20"/>
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="21"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="37"/>
+      <c r="H26" s="37"/>
+      <c r="I26" s="37"/>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A27" s="20"/>
+      <c r="B27" s="20"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A28" s="20"/>
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A29" s="20"/>
+      <c r="B29" s="20"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A30" s="20"/>
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="60"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A31" s="20"/>
+      <c r="B31" s="20"/>
+      <c r="C31" s="20"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="60"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A32" s="20"/>
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="60"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A33" s="20"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="60"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A34" s="20"/>
+      <c r="B34" s="20"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="21"/>
+      <c r="E34" s="21"/>
+      <c r="F34" s="60"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A35" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B35" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
+      <c r="I35" s="39"/>
+      <c r="J35" s="1"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A36" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="40" t="s">
+        <v>107</v>
+      </c>
+      <c r="C36" s="40"/>
+      <c r="D36" s="41"/>
+      <c r="E36" s="41"/>
+      <c r="F36" s="41"/>
+      <c r="G36" s="41"/>
+      <c r="H36" s="41"/>
+      <c r="I36" s="41"/>
+      <c r="J36" s="1"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A37" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="40"/>
+      <c r="D37" s="41"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="41"/>
+      <c r="G37" s="41"/>
+      <c r="H37" s="41"/>
+      <c r="I37" s="41"/>
+      <c r="J37" s="1"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A38" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="40" t="s">
+        <v>108</v>
+      </c>
+      <c r="C38" s="40"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="L6hJXKGe8JrMNijSFpp5sS+VXJ47UiDbKY7zX4ZCLYV+dbcl1Aj7PymaekvA3zqzcBtf1LaAkVHOaBLpm4MnCA==" saltValue="mstZca/RYKK2pNW/vYlCpQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="2">
+    <mergeCell ref="F2:F21"/>
+    <mergeCell ref="F23:F34"/>
+  </mergeCells>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
+  <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
+&amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
+Justus-Liebig-Universität Gießen
+Prüfungs- und Promotionsamt
+&amp;R&amp;G</oddHeader>
+  </headerFooter>
+  <legacyDrawing r:id="rId2"/>
+  <legacyDrawingHF r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE5C3F69-7DAA-4D6A-997C-58A059E54F05}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J38"/>
+  <sheetViews>
+    <sheetView view="pageLayout" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C12" sqref="C12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="39.21875" customWidth="1"/>
+    <col min="2" max="2" width="35.44140625" customWidth="1"/>
+    <col min="9" max="9" width="34.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="34"/>
+      <c r="G1" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H1" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1" s="34" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A3" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A4" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A5" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="B5" s="20"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A6" s="36" t="s">
+        <v>91</v>
+      </c>
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A7" s="36" t="s">
+        <v>92</v>
+      </c>
+      <c r="B7" s="20"/>
+      <c r="C7" s="20"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+    </row>
+    <row r="8" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="36" t="s">
+        <v>93</v>
+      </c>
+      <c r="B8" s="20"/>
+      <c r="C8" s="20"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+      <c r="I8" s="37"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A9" s="36" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="37"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A10" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="37"/>
+      <c r="I10" s="37"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A11" s="36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="37"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
+    </row>
+    <row r="12" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="36" t="s">
+        <v>102</v>
+      </c>
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="60"/>
+      <c r="G12" s="37"/>
+      <c r="H12" s="37"/>
+      <c r="I12" s="37"/>
+    </row>
+    <row r="13" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="37"/>
+      <c r="I13" s="37"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A14" s="36" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="37"/>
+      <c r="I14" s="37"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A15" s="36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="37"/>
+      <c r="H15" s="37"/>
+      <c r="I15" s="37"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="36" t="s">
+        <v>116</v>
+      </c>
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="37"/>
+      <c r="H16" s="37"/>
+      <c r="I16" s="37"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17" s="36" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="37"/>
+      <c r="H17" s="37"/>
+      <c r="I17" s="37"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="36" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="37"/>
+      <c r="I18" s="37"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="37"/>
+      <c r="H19" s="37"/>
+      <c r="I19" s="37"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A20" s="36" t="s">
+        <v>112</v>
+      </c>
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="60"/>
+      <c r="G20" s="37"/>
+      <c r="H20" s="37"/>
+      <c r="I20" s="37"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A21" s="36" t="s">
+        <v>113</v>
+      </c>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="60"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="37"/>
+    </row>
+    <row r="22" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" s="34"/>
+      <c r="G22" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H22" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="I22" s="34" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A23" s="20"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="G23" s="37"/>
+      <c r="H23" s="37"/>
+      <c r="I23" s="37"/>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A24" s="20"/>
+      <c r="B24" s="20"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="37"/>
+      <c r="H24" s="37"/>
+      <c r="I24" s="37"/>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A25" s="20"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="37"/>
+      <c r="H25" s="37"/>
+      <c r="I25" s="37"/>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A26" s="20"/>
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="21"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="37"/>
+      <c r="H26" s="37"/>
+      <c r="I26" s="37"/>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A27" s="20"/>
+      <c r="B27" s="20"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="60"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A28" s="20"/>
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="60"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A29" s="20"/>
+      <c r="B29" s="20"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="60"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A30" s="20"/>
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="60"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A31" s="20"/>
+      <c r="B31" s="20"/>
+      <c r="C31" s="20"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="60"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A32" s="20"/>
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="60"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A33" s="20"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="60"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A34" s="20"/>
+      <c r="B34" s="20"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="21"/>
+      <c r="E34" s="21"/>
+      <c r="F34" s="60"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A35" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B35" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
+      <c r="I35" s="39"/>
+      <c r="J35" s="1"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A36" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="40" t="s">
+        <v>107</v>
+      </c>
+      <c r="C36" s="40"/>
+      <c r="D36" s="41"/>
+      <c r="E36" s="41"/>
+      <c r="F36" s="41"/>
+      <c r="G36" s="41"/>
+      <c r="H36" s="41"/>
+      <c r="I36" s="41"/>
+      <c r="J36" s="1"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A37" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="C37" s="40"/>
+      <c r="D37" s="41"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="41"/>
+      <c r="G37" s="41"/>
+      <c r="H37" s="41"/>
+      <c r="I37" s="41"/>
+      <c r="J37" s="1"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A38" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="40" t="s">
+        <v>108</v>
+      </c>
+      <c r="C38" s="40"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="vTOCqfoRbpgE1tBEtu4uOJ3l/wk15afBYch6a/YlvLqsM0dTKz51gQ7azpFxNBFgMPgOMkDRttgXN2/O3aA9BQ==" saltValue="9mInPcS/NiwuaL1xgv37kA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="2">
+    <mergeCell ref="F2:F21"/>
+    <mergeCell ref="F23:F34"/>
+  </mergeCells>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
+  <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
+&amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
+Justus-Liebig-Universität Gießen
+Prüfungs- und Promotionsamt
+&amp;R&amp;G</oddHeader>
+  </headerFooter>
+  <legacyDrawing r:id="rId2"/>
+  <legacyDrawingHF r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ABF80BF-0401-4279-B602-2E79B7700DC1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="39.21875" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="9" t="s">
@@ -2642,305 +4436,305 @@
       <c r="D1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8"/>
       <c r="G1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
-      <c r="F2" s="35" t="s">
+      <c r="F2" s="59" t="s">
         <v>33</v>
       </c>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
-      <c r="F3" s="35"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
-      <c r="F4" s="35"/>
+      <c r="F4" s="59"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="35"/>
+      <c r="F5" s="59"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>62</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
-      <c r="F6" s="35"/>
+      <c r="F6" s="59"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
-      <c r="F7" s="35"/>
+      <c r="F7" s="59"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
-      <c r="F8" s="35"/>
+      <c r="F8" s="59"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
     </row>
     <row r="9" spans="1:9" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
-      <c r="F9" s="35"/>
+      <c r="F9" s="59"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
     </row>
     <row r="10" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="8"/>
       <c r="G10" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="20"/>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
-      <c r="F11" s="35" t="s">
+      <c r="F11" s="59" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="20"/>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
-      <c r="F12" s="35"/>
+      <c r="F12" s="59"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
-      <c r="F13" s="35"/>
+      <c r="F13" s="59"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="35"/>
+      <c r="F14" s="59"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="35"/>
+      <c r="F15" s="59"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="35"/>
+      <c r="F16" s="59"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="35"/>
+      <c r="F17" s="59"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="20"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="35"/>
+      <c r="F18" s="59"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
-      <c r="F19" s="35"/>
+      <c r="F19" s="59"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="20"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
-      <c r="F20" s="35"/>
+      <c r="F20" s="59"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="20"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="35"/>
+      <c r="F21" s="59"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
-      <c r="F22" s="35"/>
+      <c r="F22" s="59"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="1"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="15" t="s">
         <v>36</v>
@@ -2986,51 +4780,51 @@
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="12"/>
       <c r="I26" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="shyYEbP2SBlWdLmp6dj8ZTSESJiEDxDAkzrRC01uQhMpXDhy1aGI3Wk6BZ/TWjjEFfF6+YooGTMCkrwK7sG8+Q==" saltValue="Qim08cl9KiuoSv30t6yMnQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F9"/>
     <mergeCell ref="F11:F22"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44E1DFFD-1B85-45C0-AB09-0E48FAA158F8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.33203125" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="9" t="s">
@@ -3039,320 +4833,320 @@
       <c r="D1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8"/>
       <c r="G1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
         <v>66</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
-      <c r="F2" s="35"/>
+      <c r="F2" s="59"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
     </row>
     <row r="3" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
-      <c r="F3" s="35"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
-      <c r="F4" s="35"/>
+      <c r="F4" s="59"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="35"/>
+      <c r="F5" s="59"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
-      <c r="F6" s="35"/>
+      <c r="F6" s="59"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
     <row r="7" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
-      <c r="F7" s="35"/>
+      <c r="F7" s="59"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
-      <c r="F8" s="35"/>
+      <c r="F8" s="59"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
-      <c r="F9" s="35"/>
+      <c r="F9" s="59"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
-      <c r="F10" s="35"/>
+      <c r="F10" s="59"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
     </row>
     <row r="11" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
-      <c r="F11" s="35"/>
+      <c r="F11" s="59"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
-      <c r="F12" s="35"/>
+      <c r="F12" s="59"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
     <row r="13" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="8"/>
       <c r="G13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="35" t="s">
+      <c r="F14" s="59" t="s">
         <v>33</v>
       </c>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="35"/>
+      <c r="F15" s="59"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="35"/>
+      <c r="F16" s="59"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="35"/>
+      <c r="F17" s="59"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="20"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="35"/>
+      <c r="F18" s="59"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
-      <c r="F19" s="35"/>
+      <c r="F19" s="59"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="20"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
-      <c r="F20" s="35"/>
+      <c r="F20" s="59"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="20"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="35"/>
+      <c r="F21" s="59"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
-      <c r="F22" s="35"/>
+      <c r="F22" s="59"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="20"/>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
-      <c r="F23" s="35"/>
+      <c r="F23" s="59"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="1"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="15" t="s">
         <v>36</v>
@@ -3398,464 +5192,493 @@
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="12"/>
       <c r="I27" s="12"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="2ktmt/rKEU4EfIj0beUaFGQ67vactNopjBVBN7wgr7TGwlL0BJdZpwMT8iFRGgswaclHsY0JYCaKGPI6UzzWeQ==" saltValue="0I2FRUZN3BenTdWWV6oLeg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F12"/>
     <mergeCell ref="F14:F23"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B6968B8-F4B2-425D-9E83-FC09714E6E21}">
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{760D1E69-E150-49ED-8C1F-5CC2D04F8CA9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J26"/>
+  <dimension ref="A1:J28"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="39.21875" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="8"/>
       <c r="G1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I1" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A2" s="10" t="s">
-        <v>78</v>
+        <v>123</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
-      <c r="F2" s="35"/>
+      <c r="F2" s="59"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
-      <c r="F3" s="35"/>
+      <c r="F3" s="59"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
     </row>
-    <row r="4" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
-      <c r="F4" s="35"/>
+      <c r="F4" s="59"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B5" s="22"/>
+        <v>77</v>
+      </c>
+      <c r="B5" s="43"/>
       <c r="C5" s="20"/>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
-      <c r="F5" s="35"/>
+      <c r="F5" s="59"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B6" s="22"/>
+        <v>117</v>
+      </c>
+      <c r="B6" s="43"/>
       <c r="C6" s="20"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
-      <c r="F6" s="35"/>
+      <c r="F6" s="59"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
-        <v>82</v>
+        <v>118</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="20"/>
       <c r="D7" s="21"/>
       <c r="E7" s="21"/>
-      <c r="F7" s="35"/>
+      <c r="F7" s="59"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
-        <v>77</v>
+        <v>119</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
-      <c r="F8" s="35"/>
+      <c r="F8" s="59"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
     </row>
-    <row r="9" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
-        <v>83</v>
+        <v>120</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
-      <c r="F9" s="35"/>
+      <c r="F9" s="59"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
     </row>
-    <row r="10" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      </c>
+    <row r="10" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A11" s="20"/>
+      <c r="A11" s="10" t="s">
+        <v>122</v>
+      </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
-      <c r="F11" s="35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F11" s="59"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="I12" s="11"/>
+    <row r="12" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" s="8"/>
+      <c r="G12" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="I12" s="8" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
-      <c r="F13" s="35"/>
+      <c r="F13" s="59" t="s">
+        <v>33</v>
+      </c>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="20"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
-      <c r="F14" s="35"/>
+      <c r="F14" s="59"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
-      <c r="F15" s="35"/>
+      <c r="F15" s="59"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
-      <c r="F16" s="35"/>
+      <c r="F16" s="59"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="35"/>
+      <c r="F17" s="59"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="20"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="35"/>
+      <c r="F18" s="59"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="20"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
-      <c r="F19" s="35"/>
+      <c r="F19" s="59"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="20"/>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
-      <c r="F20" s="35"/>
+      <c r="F20" s="59"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="20"/>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
-      <c r="F21" s="35"/>
+      <c r="F21" s="59"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="20"/>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
-      <c r="F22" s="35"/>
+      <c r="F22" s="59"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="20"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="59"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="20"/>
+      <c r="B24" s="20"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="B23" s="13" t="s">
+      <c r="B25" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="C23" s="13" t="s">
+      <c r="C25" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="14"/>
-[...36 lines deleted...]
-      <c r="I25" s="16"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="14"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
       <c r="J25" s="1"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C26" s="15"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="1"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="15"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="1"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A28" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B26" s="15" t="s">
+      <c r="B28" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="C26" s="15"/>
-[...5 lines deleted...]
-      <c r="I26" s="12"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="E8cFRr/LMLyq0mJgY4Bu9Q40iuxJ+pwapJgT3G+nbl5+1vmmkm+A0tKdcPWabhI1JSm2pdZsoX6MDLror/wFTg==" saltValue="3+jqi8j94AR9AseyegFmWQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="CBzzhdbQGE45+ldn63Ojtm0j4Ppaed6zJQi6pkKDB1j5Fzx4bSgXvKQGpW559tKgFvSYqqO46We3T7iNM3msLg==" saltValue="LzE9lApGPM3isA/DZmgn0A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
-    <mergeCell ref="F2:F9"/>
-    <mergeCell ref="F11:F22"/>
+    <mergeCell ref="F2:F11"/>
+    <mergeCell ref="F13:F24"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Instruction</vt:lpstr>
       <vt:lpstr>Personal Data</vt:lpstr>
       <vt:lpstr>Agrobioinformatics</vt:lpstr>
       <vt:lpstr>Agrobiotechnology</vt:lpstr>
+      <vt:lpstr>Environmental Sciences</vt:lpstr>
+      <vt:lpstr>Global Food Systems</vt:lpstr>
       <vt:lpstr>Insect Biotechnology and Biores</vt:lpstr>
       <vt:lpstr>Sustainable Transition</vt:lpstr>
+      <vt:lpstr>One Health</vt:lpstr>
       <vt:lpstr>Transition Management</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>weidemann-l</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>