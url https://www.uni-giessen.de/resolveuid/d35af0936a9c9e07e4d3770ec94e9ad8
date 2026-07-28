--- v0 (2026-06-17)
+++ v1 (2026-07-28)
@@ -18,53 +18,53 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Studiendekanat\Organisation\Pruefungsamt\Anerkennungen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D5C6315-D5B5-4353-95E4-2DBC7DF1FEE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B38181C-CA83-4BA4-B5D9-F1222146A80C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22944" yWindow="0" windowWidth="23232" windowHeight="18576" firstSheet="4" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Anleitung" sheetId="9" r:id="rId1"/>
     <sheet name="Persönliche Angaben" sheetId="1" r:id="rId2"/>
     <sheet name="BSc Agrarwissenschaften" sheetId="3" r:id="rId3"/>
     <sheet name="BSc Ernährungswissenschaften" sheetId="5" r:id="rId4"/>
     <sheet name="BSc Nachwachsende Rohstoffe" sheetId="6" r:id="rId5"/>
     <sheet name="BSc Ökotrophologie" sheetId="7" r:id="rId6"/>
     <sheet name="BSc Umwelt und globaler Wandel" sheetId="8" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>weidemann-l</author>
   </authors>
   <commentList>
@@ -213,51 +213,51 @@
   </authors>
   <commentList>
     <comment ref="A17" authorId="0" shapeId="0" xr:uid="{A2B0415A-7DE1-45B5-9BAC-2DADE8D12295}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Erläuterung:
 Variante 1: Äquivalenzanerkennung (Sie haben das Modul des FB 09 bereits erfolgreich absolviert (z.B. bei einem internen Studiengangwechsel) oder das Modul entspricht weitestgehend einem Modul aus der Anlage 2a der Speziellen Ordnung des FB 09)
 Hierfür in Spalte 1 Titel und Modulcode des entsprechenden Moduls des FB 09 einfügen und in Spalte 2 die Modulbezeichnung der Herkunftshochschule
 Variante 2: max. 30 CP externe Module (Modul entspricht keinem Modul aus dem Anhang 2a der Speziellen Ordnung des FB 09)
 Im Rahmen von 30 CP ist die Anerkennung von externen Modulen möglich. In diesem Fall das linke Feld bitte frei lassen.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="105">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Matrikelnummer</t>
   </si>
   <si>
     <t>E-Mail-Adresse</t>
   </si>
   <si>
     <t>Studiengang, in dem die Leistung erbracht wurde</t>
   </si>
   <si>
     <t>Studiengang, für den die Anerkennung beantragt wird</t>
   </si>
   <si>
     <t>Ich benötige eine Semestereinstufung (ja/nein)</t>
   </si>
   <si>
     <t>Credits</t>
   </si>
   <si>
@@ -266,53 +266,50 @@
   <si>
     <t>Credits (FB09)</t>
   </si>
   <si>
     <t>Note (FB09)</t>
   </si>
   <si>
     <t>Entscheidung Prüfungsausschuss</t>
   </si>
   <si>
     <t>Antrag auf Anerkennung von Modulen, ggf. Semestereinstufung</t>
   </si>
   <si>
     <t>NC 2 Einführendes chemisches Praktikum</t>
   </si>
   <si>
     <t>BK-003 VWL und BWL</t>
   </si>
   <si>
     <t>BK-039 Bodenkunde und Ökologie</t>
   </si>
   <si>
     <t>BK-050 Landtechnik I</t>
   </si>
   <si>
-    <t>BK-063 Biologie</t>
-[...1 lines deleted...]
-  <si>
     <t>BK-082 Grundlagen der Biochemie</t>
   </si>
   <si>
     <t>BK-008 Betriebliches Produktionsökonomie</t>
   </si>
   <si>
     <t>BK-014 Politik der Agrar- und Ernährungswirtschaft</t>
   </si>
   <si>
     <t>BK-046 Tierzucht</t>
   </si>
   <si>
     <t>BK-047 Pflanzenzüchtung</t>
   </si>
   <si>
     <t>BK-005 Mathe und Statistik</t>
   </si>
   <si>
     <t>BK-021 Nutzpflanzenproduktion</t>
   </si>
   <si>
     <t>BK-022 Tierernährung</t>
   </si>
   <si>
     <t>BK-024 Pflanzenernährung</t>
@@ -498,53 +495,50 @@
     <t>BK-075 Einführung in die empirische Sozialforschung</t>
   </si>
   <si>
     <t xml:space="preserve">BK-076 Einführung in das Verpflegungsmanagement </t>
   </si>
   <si>
     <t>BK-079 Ernährungssysteme</t>
   </si>
   <si>
     <t>BK-080 Ernährungssoziologie</t>
   </si>
   <si>
     <t>BK-081 Marketing in der Agrar- und Ernährungswirtschaft</t>
   </si>
   <si>
     <t>BK-031 Physik</t>
   </si>
   <si>
     <t>BK-033 Allgemeine und molekulare Mikrobiologie</t>
   </si>
   <si>
     <t>BK-034 Angewandte und Umweltmikrobiologie</t>
   </si>
   <si>
     <t>BK-035 Ökozonen und Böden der Erde</t>
-  </si>
-[...1 lines deleted...]
-    <t>BK-036 Kreislauf- und Abfallwirtschaft</t>
   </si>
   <si>
     <t>BK-037 Landschaftswasserhaushalt</t>
   </si>
   <si>
     <t>BK-038 Landwirtschaft und Umwelt</t>
   </si>
   <si>
     <t>BK-041 Schadstoffe in der Umwelt</t>
   </si>
   <si>
     <t>BK-077 Das Anthropozän</t>
   </si>
   <si>
     <t>BK-078 Biodiversität</t>
   </si>
   <si>
     <t>xx (von 15 à 6 CP)</t>
   </si>
   <si>
     <t>xx (von 13 à 6 CP)</t>
   </si>
   <si>
     <t>Dieser Anerkennungsbescheid ist keine Garantie für einen Studienplatz und ersetzt nicht die Bewerbung um einen Studienplatz. Beachten Sie bitte die Informationen zum Bewerbungsverfahren: http://www.uni-giessen.de/studium/bewerbung. Bei Einstufung in ein höheres Fachsemester müssen Sie dieses Schreiben Ihrer Studienplatzbewerbung beilegen bzw. nachreichen. Beachten Sie bitte: über eine Einstufung in ein höheres Fachsemester entscheidet das Studierendensekretariat.</t>
   </si>
@@ -735,50 +729,53 @@
 - Geben Sie immer CP, Note sowie Herkunftshochschule an.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Schritt 3: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Speichern Sie den Antrag als Excel-Datei und reichen diesen per E-Mail zusammen mit ausführlichen Modulbeschreibungen sowie Ihrem offiziellen Leistungsnachweis Ihrer Hochschule (unterschrieben oder online verifizierbar) mit Angabe von CP und Noten ein.</t>
     </r>
+  </si>
+  <si>
+    <t>BK-103 Regenerative Energie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -1452,68 +1449,68 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D1994EC-583C-448F-A8B7-C66FBD062DC3}">
   <dimension ref="A1:E39"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="105.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="41" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B1" s="42"/>
     </row>
     <row r="2" spans="1:5" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="43" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B2" s="43"/>
       <c r="E2" s="36"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="44"/>
       <c r="B3" s="44"/>
       <c r="E3" s="37"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="44"/>
       <c r="B4" s="44"/>
       <c r="E4" s="36"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="44"/>
       <c r="B5" s="44"/>
       <c r="E5" s="36"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="44"/>
       <c r="B6" s="44"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="44"/>
@@ -1672,51 +1669,51 @@
     <mergeCell ref="A2:B39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="110" zoomScaleNormal="100" zoomScalePageLayoutView="110" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="47.6640625" customWidth="1"/>
     <col min="2" max="2" width="105.33203125" customWidth="1"/>
     <col min="3" max="3" width="20.44140625" customWidth="1"/>
     <col min="7" max="7" width="8.88671875" customWidth="1"/>
     <col min="9" max="9" width="30.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="45" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B1" s="45"/>
     </row>
     <row r="2" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="41" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="42"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="30"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="31"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
@@ -1726,484 +1723,484 @@
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="32"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="31"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="31"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="31"/>
     </row>
     <row r="10" spans="1:9" s="2" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="47" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
     </row>
     <row r="11" spans="1:9" s="4" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B11" s="48"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="41" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B12" s="42"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="11" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B13" s="11"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="49" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B14" s="50"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B15" s="5"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="1:9" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="9"/>
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="10" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:9" s="2" customFormat="1" ht="29.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="46" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B20" s="46"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9" s="2" customFormat="1" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="46" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B21" s="46"/>
     </row>
     <row r="22" spans="1:9" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="46" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B22" s="46"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="qXycPXUMbpnIWjsFAgbtggN0UybtWO6yn4MT8p+CIvVymLGyHa2Pu5Rny5fl/6rFBKjmIdft4pad0ufzG+5F7w==" saltValue="XPQ9erArkYsMWv+FVe7kyw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
   </mergeCells>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B9 B19" xr:uid="{2A888DB9-2CF7-477A-94C8-23F2DDEB8515}">
       <formula1>"ja, nein"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.98425196850393704" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt&amp;"-,Standard"&amp;11
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E734E976-1B5F-4BAE-BAD2-73E5C2F00BAF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37.109375" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B1" s="22" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C1" s="22" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D1" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="21"/>
       <c r="G1" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="51" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="23" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="51"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="23" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="51"/>
       <c r="G4" s="24"/>
       <c r="H4" s="24"/>
       <c r="I4" s="24"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="23" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="51"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
     </row>
-    <row r="6" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="23" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B6" s="35"/>
+        <v>18</v>
+      </c>
+      <c r="B6" s="33"/>
       <c r="C6" s="33"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="51"/>
       <c r="G6" s="24"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A7" s="23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B7" s="33"/>
+        <v>19</v>
+      </c>
+      <c r="B7" s="35"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="51"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="51"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="51"/>
       <c r="G9" s="24"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="51"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="51"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="51"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="51"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="51"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="51"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="51"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="23" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="51"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="23" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="51"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
     </row>
     <row r="19" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="21" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B19" s="22" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C19" s="22" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D19" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F19" s="21"/>
       <c r="G19" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="51" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="33"/>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="51"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="33"/>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="51"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
@@ -2343,436 +2340,436 @@
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A35" s="33"/>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="51"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A36" s="33"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="51"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A37" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="26" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="27"/>
       <c r="I37" s="27"/>
       <c r="J37" s="1"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A38" s="28" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B38" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C38" s="28"/>
       <c r="D38" s="29"/>
       <c r="E38" s="29"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="1"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A39" s="28" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B39" s="28" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C39" s="28"/>
       <c r="D39" s="29"/>
       <c r="E39" s="29"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="1"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A40" s="28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B40" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C40" s="28"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
       <c r="I40" s="25"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="UVIa9Cxusk+Vblk2gGzShBCyS4HwHMUb5qMbWqVil6qSYeiekkmz2mZt7SUeTU5cDii91szXQXHuZNnyvgz9mQ==" saltValue="p/mX9mLi0DTMrPQeLfe9Jg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="n/39GZGF7HG4ExAFHfQkdZDh7fHJsNMbr5Nw8NCGllqReLhkNtiIs4TlEl6S7RtwRBnFRFcdC5EtqgebUFZFKQ==" saltValue="AsSCih8PxIgOJ2PPt8M4pA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F18"/>
     <mergeCell ref="F20:F36"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8DB6F46-A59E-4FC7-A3DD-EF208AF76EB1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="36.88671875" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B1" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C1" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="12"/>
       <c r="G1" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="14" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="52" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="14" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="52"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="14" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="52"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="14" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="52"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="14" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B6" s="35"/>
       <c r="C6" s="33"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="52"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="14" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="52"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
     </row>
     <row r="8" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A8" s="14" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="52"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="52"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
     <row r="10" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A10" s="14" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="52"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
     </row>
     <row r="11" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A11" s="14" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="52"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="14" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="52"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
     </row>
     <row r="13" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A13" s="14" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="52"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
     </row>
     <row r="14" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A14" s="14" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="52"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="14" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="52"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="14" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="52"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
     </row>
     <row r="17" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A17" s="14" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="52"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="14" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="52"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
     </row>
     <row r="19" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B19" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="52" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="33"/>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="52"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="33"/>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="52"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
@@ -2912,436 +2909,436 @@
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A35" s="33"/>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="52"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A36" s="33"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="52"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15"/>
       <c r="I36" s="15"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A37" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="1"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A38" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B38" s="19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C38" s="19"/>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="1"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A39" s="19" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B39" s="19" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C39" s="19"/>
       <c r="D39" s="20"/>
       <c r="E39" s="20"/>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="1"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A40" s="19" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B40" s="19" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C40" s="19"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="/KS2dtHmcHWsbGkFVWR3vb9myvqDeqDuwaahS2S7zeA3o2XTiBaANxGdWa0HNg1/A6hqPrJgvHnIs2Wh2vdUoQ==" saltValue="qB+1r/N9MfpMLQ69SvnyJA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F18"/>
     <mergeCell ref="F20:F36"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6672636C-C588-4C9B-98D5-17FE13FC246B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37.44140625" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B1" s="22" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C1" s="22" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D1" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="21"/>
       <c r="G1" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="51" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
     </row>
-    <row r="3" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="23" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="51"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A4" s="23" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="51"/>
       <c r="G4" s="24"/>
       <c r="H4" s="24"/>
       <c r="I4" s="24"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="23" t="s">
-        <v>24</v>
+        <v>73</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="51"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="23" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B6" s="35"/>
+        <v>23</v>
+      </c>
+      <c r="B6" s="33"/>
       <c r="C6" s="33"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="51"/>
       <c r="G6" s="24"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="23" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B7" s="33"/>
+        <v>25</v>
+      </c>
+      <c r="B7" s="35"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="51"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="51"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="51"/>
       <c r="G9" s="24"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="51"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="51"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="51"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="51"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="51"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="51"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="51"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="23" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="51"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="23" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="51"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
     </row>
     <row r="19" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="21" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B19" s="22" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C19" s="22" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D19" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F19" s="21"/>
       <c r="G19" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="51" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="33"/>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="51"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="33"/>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="51"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
@@ -3481,436 +3478,436 @@
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A35" s="33"/>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="51"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A36" s="33"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="51"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A37" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="26" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="27"/>
       <c r="I37" s="27"/>
       <c r="J37" s="1"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A38" s="28" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B38" s="28" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C38" s="28"/>
       <c r="D38" s="29"/>
       <c r="E38" s="29"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="1"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A39" s="28" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B39" s="28" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C39" s="28"/>
       <c r="D39" s="29"/>
       <c r="E39" s="29"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="1"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A40" s="28" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B40" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C40" s="28"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
       <c r="I40" s="25"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="FtBbccrz9A6DS4qJQXBNIP2/rKfQv9+q5lCJCsLZavRjKZqM6mwX7KBPQJKX1CQrxHrmx7y8t+HOo5JWfvNhhg==" saltValue="7Pb4TPiiEBnCFIHtcIaalQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="2wrZQEbqTRwiTPjkL5swaxdJy3Ll1gkPINm7gXGi8Llw2VccetsSGyN5l/rRHsx4FUrNa+NZ4qSBN1/1puLL1Q==" saltValue="lJbm8VzXs5ooLt/GgCH34A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F18"/>
     <mergeCell ref="F20:F36"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3639DEB7-75EC-4EAF-8E1D-2EB389EE9353}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B1" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C1" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="12"/>
       <c r="G1" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="14" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="52" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
     </row>
     <row r="3" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A3" s="14" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="52"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="14" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="52"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="14" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="52"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="14" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B6" s="35"/>
       <c r="C6" s="33"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="52"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="52"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
     </row>
     <row r="8" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A8" s="14" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="52"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="14" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="52"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="14" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="52"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
     </row>
     <row r="11" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A11" s="14" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="52"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="14" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="52"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="14" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="52"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
     </row>
     <row r="14" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A14" s="14" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="52"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
     </row>
     <row r="15" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A15" s="14" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="52"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="14" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="52"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="14" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="52"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
     </row>
     <row r="18" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A18" s="14" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="52"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
     </row>
     <row r="19" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B19" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C19" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="52" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="33"/>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="52"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="33"/>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="52"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
@@ -4050,410 +4047,410 @@
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A35" s="33"/>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="52"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A36" s="33"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="52"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15"/>
       <c r="I36" s="15"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A37" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="1"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A38" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B38" s="19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C38" s="19"/>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="1"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A39" s="19" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B39" s="19" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C39" s="19"/>
       <c r="D39" s="20"/>
       <c r="E39" s="20"/>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="1"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A40" s="19" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B40" s="19" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C40" s="19"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="tPsQbnFbacAnV2wtJPmV+jdJSUzPXlliMJ/1NIr58KSzc43Sdeu/YyvMhg7wBK5+sTWfqPHKMAH8WpM3zVs2wA==" saltValue="KXv7zgMBvu/YqKUja7LE6A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F18"/>
     <mergeCell ref="F20:F36"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FEE785D4-701C-41BF-B00B-53BDE1BA99C5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J40"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="36.88671875" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B1" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C1" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="12"/>
       <c r="G1" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="52" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="14" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="52"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="14" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="52"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="14" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="52"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
     </row>
     <row r="6" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A6" s="14" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B6" s="35"/>
       <c r="C6" s="33"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="52"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
     </row>
     <row r="7" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A7" s="14" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="52"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="14" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="52"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="14" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="52"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="14" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="52"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="14" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="52"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="14" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="52"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="14" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="52"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="14" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="52"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="14" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="52"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="14" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="52"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
     </row>
     <row r="17" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C17" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F17" s="12"/>
       <c r="G17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="33"/>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="52" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="33"/>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="34"/>
       <c r="E19" s="34"/>
       <c r="F19" s="52"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="52"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
@@ -4615,115 +4612,115 @@
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A35" s="33"/>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="52"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A36" s="33"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="52"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15"/>
       <c r="I36" s="15"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A37" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B37" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="B37" s="17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="1"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A38" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B38" s="19" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C38" s="19"/>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="1"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A39" s="19" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B39" s="19" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C39" s="19"/>
       <c r="D39" s="20"/>
       <c r="E39" s="20"/>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="1"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A40" s="19" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B40" s="19" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C40" s="19"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="mi5+8tdw0/y1OCZQutITk5KKIVxIxUl2uQJztCCP/AO+6ph9zryVmFPox5Qz0SbeQkmX4lKDGmVBgC+X6JwEMg==" saltValue="7NVNUDwW7UfNACrV8xGPrg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="RnLQlhCUaooi1q2YgAG5YzfCw6oGNhRj0DjGN0PKkshstJAmvVebGzzwyM7lTjn8215pqKRZoa2387UHCxz+BQ==" saltValue="l+qoNkqwXs39B/yi0tM1Gg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F16"/>
     <mergeCell ref="F18:F36"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>