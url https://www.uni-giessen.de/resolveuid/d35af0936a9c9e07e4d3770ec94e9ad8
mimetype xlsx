--- v1 (2026-07-28)
+++ v2 (2026-08-30)
@@ -11,60 +11,61 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Studiendekanat\Organisation\Pruefungsamt\Anerkennungen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Studiendekanat\Organisation\Pruefungsamt\Anerkennungen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B38181C-CA83-4BA4-B5D9-F1222146A80C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54091760-04A9-46FE-9754-5EF9BAEBA9B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="qmkkugJxHU7ZkWjSNZ7wRCloA4Q9BD9DIZ4i3JHb2nhRDoyuVIrhpFsAhRWcvyqecO4yo62jKzZJRTJI1gfyWQ==" workbookSaltValue="e/7RQsNK0fDKL1JADnrirQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="22944" yWindow="0" windowWidth="23232" windowHeight="18576" firstSheet="4" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="52032" yWindow="8148" windowWidth="14400" windowHeight="7272" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Anleitung" sheetId="9" r:id="rId1"/>
     <sheet name="Persönliche Angaben" sheetId="1" r:id="rId2"/>
     <sheet name="BSc Agrarwissenschaften" sheetId="3" r:id="rId3"/>
     <sheet name="BSc Ernährungswissenschaften" sheetId="5" r:id="rId4"/>
     <sheet name="BSc Nachwachsende Rohstoffe" sheetId="6" r:id="rId5"/>
     <sheet name="BSc Ökotrophologie" sheetId="7" r:id="rId6"/>
     <sheet name="BSc Umwelt und globaler Wandel" sheetId="8" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>weidemann-l</author>
   </authors>
   <commentList>
@@ -731,51 +732,51 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Schritt 3: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Speichern Sie den Antrag als Excel-Datei und reichen diesen per E-Mail zusammen mit ausführlichen Modulbeschreibungen sowie Ihrem offiziellen Leistungsnachweis Ihrer Hochschule (unterschrieben oder online verifizierbar) mit Angabe von CP und Noten ein.</t>
     </r>
   </si>
   <si>
-    <t>BK-103 Regenerative Energie</t>
+    <t>BK-083 Regenerative Energie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -1137,163 +1138,197 @@
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing11.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing3.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing5.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing7.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing9.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1449,412 +1484,412 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D1994EC-583C-448F-A8B7-C66FBD062DC3}">
   <dimension ref="A1:E39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:B39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="105.88671875" customWidth="1"/>
+    <col min="2" max="2" width="105.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="41" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="42"/>
     </row>
-    <row r="2" spans="1:5" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B2" s="43"/>
       <c r="E2" s="36"/>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" s="44"/>
       <c r="B3" s="44"/>
       <c r="E3" s="37"/>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="44"/>
       <c r="B4" s="44"/>
       <c r="E4" s="36"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="44"/>
       <c r="B5" s="44"/>
       <c r="E5" s="36"/>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" s="44"/>
       <c r="B6" s="44"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="44"/>
       <c r="B7" s="44"/>
       <c r="E7" s="38"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" s="44"/>
       <c r="B8" s="44"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="44"/>
       <c r="B9" s="44"/>
       <c r="E9" s="39"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="44"/>
       <c r="B10" s="44"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" s="44"/>
       <c r="B11" s="44"/>
       <c r="E11" s="40"/>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" s="44"/>
       <c r="B12" s="44"/>
       <c r="E12" s="36"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" s="44"/>
       <c r="B13" s="44"/>
       <c r="E13" s="36"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="44"/>
       <c r="B14" s="44"/>
       <c r="E14" s="36"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" s="44"/>
       <c r="B15" s="44"/>
       <c r="E15" s="36"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" s="44"/>
       <c r="B16" s="44"/>
       <c r="E16" s="36"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17" s="44"/>
       <c r="B17" s="44"/>
       <c r="E17" s="36"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" s="44"/>
       <c r="B18" s="44"/>
       <c r="E18" s="36"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19" s="44"/>
       <c r="B19" s="44"/>
       <c r="E19" s="36"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20" s="44"/>
       <c r="B20" s="44"/>
       <c r="E20" s="36"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21" s="44"/>
       <c r="B21" s="44"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22" s="44"/>
       <c r="B22" s="44"/>
       <c r="E22" s="40"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23" s="44"/>
       <c r="B23" s="44"/>
       <c r="E23" s="36"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24" s="44"/>
       <c r="B24" s="44"/>
       <c r="E24" s="36"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25" s="44"/>
       <c r="B25" s="44"/>
       <c r="E25" s="37"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26" s="44"/>
       <c r="B26" s="44"/>
       <c r="E26" s="37"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27" s="44"/>
       <c r="B27" s="44"/>
       <c r="E27" s="37"/>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28" s="44"/>
       <c r="B28" s="44"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29" s="44"/>
       <c r="B29" s="44"/>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" s="44"/>
       <c r="B30" s="44"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" s="44"/>
       <c r="B31" s="44"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32" s="44"/>
       <c r="B32" s="44"/>
     </row>
-    <row r="33" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A33" s="44"/>
       <c r="B33" s="44"/>
     </row>
-    <row r="34" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A34" s="44"/>
       <c r="B34" s="44"/>
     </row>
-    <row r="35" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A35" s="44"/>
       <c r="B35" s="44"/>
     </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A36" s="44"/>
       <c r="B36" s="44"/>
     </row>
-    <row r="37" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A37" s="44"/>
       <c r="B37" s="44"/>
     </row>
-    <row r="38" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A38" s="44"/>
       <c r="B38" s="44"/>
     </row>
-    <row r="39" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A39" s="44"/>
       <c r="B39" s="44"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="/ZOajx9SYJt4lLTl4zZkPCM/zluHvl3v/tWBN0IbIDRh1zymZI9TnuTKVNjSCKsGQy4OvcE7ybDMj7pJSTcZ6g==" saltValue="FSxQvjxvv9UjlQ+naR155w==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="110" zoomScaleNormal="100" zoomScalePageLayoutView="110" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="47.6640625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="30.33203125" customWidth="1"/>
+    <col min="1" max="1" width="47.6328125" customWidth="1"/>
+    <col min="2" max="2" width="105.36328125" customWidth="1"/>
+    <col min="3" max="3" width="20.453125" customWidth="1"/>
+    <col min="7" max="7" width="8.90625" customWidth="1"/>
+    <col min="9" max="9" width="30.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="45" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="45"/>
     </row>
-    <row r="2" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="41" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="42"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="30"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="31"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="31"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="32"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="31"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="31"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="31"/>
     </row>
-    <row r="10" spans="1:9" s="2" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" s="2" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
     </row>
-    <row r="11" spans="1:9" s="4" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:9" s="4" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="48"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
     </row>
-    <row r="12" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="42"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A13" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="11"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A14" s="49" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="50"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A15" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="5"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="1"/>
     </row>
-    <row r="17" spans="1:9" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" ht="29.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="9"/>
       <c r="B17" s="1"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A19" s="10" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="20" spans="1:9" s="2" customFormat="1" ht="29.55" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:9" s="2" customFormat="1" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="46"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
-    <row r="21" spans="1:9" s="2" customFormat="1" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" s="2" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="46"/>
     </row>
-    <row r="22" spans="1:9" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" ht="42" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="46" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="46"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="qXycPXUMbpnIWjsFAgbtggN0UybtWO6yn4MT8p+CIvVymLGyHa2Pu5Rny5fl/6rFBKjmIdft4pad0ufzG+5F7w==" saltValue="XPQ9erArkYsMWv+FVe7kyw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
   </mergeCells>
@@ -1865,2868 +1900,2867 @@
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.98425196850393704" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt&amp;"-,Standard"&amp;11
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E734E976-1B5F-4BAE-BAD2-73E5C2F00BAF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="37.109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="34.5546875" customWidth="1"/>
+    <col min="1" max="1" width="37.08984375" customWidth="1"/>
+    <col min="2" max="2" width="35.453125" customWidth="1"/>
+    <col min="9" max="9" width="34.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="22" t="s">
         <v>52</v>
       </c>
       <c r="D1" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="21"/>
       <c r="G1" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="21" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="51" t="s">
         <v>35</v>
       </c>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
     </row>
-    <row r="3" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="51"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A4" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="51"/>
       <c r="G4" s="24"/>
       <c r="H4" s="24"/>
       <c r="I4" s="24"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A5" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="51"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A6" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="33"/>
       <c r="C6" s="33"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="51"/>
       <c r="G6" s="24"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
     </row>
-    <row r="7" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A7" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="51"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A8" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="51"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A9" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="51"/>
       <c r="G9" s="24"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A10" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="51"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A11" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="51"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="51"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A13" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="51"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A14" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="51"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A15" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="51"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="51"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A17" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="51"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A18" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="51"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
     </row>
-    <row r="19" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" ht="37.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F19" s="21"/>
       <c r="G19" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="21" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="51" t="s">
         <v>35</v>
       </c>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A21" s="33"/>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="51"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A22" s="33"/>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="51"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A23" s="33"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="51"/>
       <c r="G23" s="24"/>
       <c r="H23" s="24"/>
       <c r="I23" s="24"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A24" s="33"/>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="51"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A25" s="33"/>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="51"/>
       <c r="G25" s="24"/>
       <c r="H25" s="24"/>
       <c r="I25" s="24"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A26" s="33"/>
       <c r="B26" s="33"/>
       <c r="C26" s="33"/>
       <c r="D26" s="34"/>
       <c r="E26" s="34"/>
       <c r="F26" s="51"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A27" s="33"/>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="51"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
       <c r="I27" s="24"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A28" s="33"/>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="34"/>
       <c r="E28" s="34"/>
       <c r="F28" s="51"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="34"/>
       <c r="E29" s="34"/>
       <c r="F29" s="51"/>
       <c r="G29" s="24"/>
       <c r="H29" s="24"/>
       <c r="I29" s="24"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A30" s="33"/>
       <c r="B30" s="33"/>
       <c r="C30" s="33"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="51"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A31" s="33"/>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="34"/>
       <c r="E31" s="34"/>
       <c r="F31" s="51"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A32" s="33"/>
       <c r="B32" s="33"/>
       <c r="C32" s="33"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="51"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A33" s="33"/>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="51"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A34" s="33"/>
       <c r="B34" s="33"/>
       <c r="C34" s="33"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="51"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A35" s="33"/>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="51"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A36" s="33"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="51"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A37" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="26" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="26" t="s">
         <v>33</v>
       </c>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="27"/>
       <c r="I37" s="27"/>
       <c r="J37" s="1"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A38" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="28" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="28"/>
       <c r="D38" s="29"/>
       <c r="E38" s="29"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="1"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A39" s="28" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C39" s="28"/>
       <c r="D39" s="29"/>
       <c r="E39" s="29"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="1"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A40" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="28" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="28"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
       <c r="I40" s="25"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="n/39GZGF7HG4ExAFHfQkdZDh7fHJsNMbr5Nw8NCGllqReLhkNtiIs4TlEl6S7RtwRBnFRFcdC5EtqgebUFZFKQ==" saltValue="AsSCih8PxIgOJ2PPt8M4pA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F18"/>
     <mergeCell ref="F20:F36"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8DB6F46-A59E-4FC7-A3DD-EF208AF76EB1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="34.5546875" customWidth="1"/>
+    <col min="1" max="1" width="36.90625" customWidth="1"/>
+    <col min="2" max="2" width="35.453125" customWidth="1"/>
+    <col min="9" max="9" width="34.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="13" t="s">
         <v>52</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="12"/>
       <c r="G1" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="52" t="s">
         <v>35</v>
       </c>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A3" s="14" t="s">
         <v>58</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="52"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A4" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="52"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A5" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="52"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A6" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B6" s="35"/>
       <c r="C6" s="33"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="52"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A7" s="14" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="52"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
     </row>
-    <row r="8" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A8" s="14" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="52"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A9" s="14" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="52"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
-    <row r="10" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A10" s="14" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="52"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
     </row>
-    <row r="11" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A11" s="14" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="52"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A12" s="14" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="52"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
     </row>
-    <row r="13" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A13" s="14" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="52"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
     </row>
-    <row r="14" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A14" s="14" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="52"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A15" s="14" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="52"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A16" s="14" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="52"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
     </row>
-    <row r="17" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A17" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="52"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A18" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="52"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
     </row>
-    <row r="19" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" ht="37.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="52" t="s">
         <v>35</v>
       </c>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A21" s="33"/>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="52"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A22" s="33"/>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="52"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A23" s="33"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="52"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A24" s="33"/>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="52"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15"/>
       <c r="I24" s="15"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A25" s="33"/>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="52"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A26" s="33"/>
       <c r="B26" s="33"/>
       <c r="C26" s="33"/>
       <c r="D26" s="34"/>
       <c r="E26" s="34"/>
       <c r="F26" s="52"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A27" s="33"/>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="52"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A28" s="33"/>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="34"/>
       <c r="E28" s="34"/>
       <c r="F28" s="52"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15"/>
       <c r="I28" s="15"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="34"/>
       <c r="E29" s="34"/>
       <c r="F29" s="52"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A30" s="33"/>
       <c r="B30" s="33"/>
       <c r="C30" s="33"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="52"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="15"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A31" s="33"/>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="34"/>
       <c r="E31" s="34"/>
       <c r="F31" s="52"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15"/>
       <c r="I31" s="15"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A32" s="33"/>
       <c r="B32" s="33"/>
       <c r="C32" s="33"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="52"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A33" s="33"/>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="52"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A34" s="33"/>
       <c r="B34" s="33"/>
       <c r="C34" s="33"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="52"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="15"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A35" s="33"/>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="52"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A36" s="33"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="52"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15"/>
       <c r="I36" s="15"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A37" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>33</v>
       </c>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="1"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="19"/>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="1"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A39" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>55</v>
       </c>
       <c r="C39" s="19"/>
       <c r="D39" s="20"/>
       <c r="E39" s="20"/>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="1"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="19"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="/KS2dtHmcHWsbGkFVWR3vb9myvqDeqDuwaahS2S7zeA3o2XTiBaANxGdWa0HNg1/A6hqPrJgvHnIs2Wh2vdUoQ==" saltValue="qB+1r/N9MfpMLQ69SvnyJA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F18"/>
     <mergeCell ref="F20:F36"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
-  <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6672636C-C588-4C9B-98D5-17FE13FC246B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="37.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="34.5546875" customWidth="1"/>
+    <col min="1" max="1" width="37.453125" customWidth="1"/>
+    <col min="2" max="2" width="35.453125" customWidth="1"/>
+    <col min="9" max="9" width="34.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="22" t="s">
         <v>52</v>
       </c>
       <c r="D1" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="21"/>
       <c r="G1" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="21" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="51" t="s">
         <v>35</v>
       </c>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
     </row>
-    <row r="3" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="51"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
     </row>
-    <row r="4" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A4" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="51"/>
       <c r="G4" s="24"/>
       <c r="H4" s="24"/>
       <c r="I4" s="24"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A5" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="51"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A6" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="33"/>
       <c r="C6" s="33"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="51"/>
       <c r="G6" s="24"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A7" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="35"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="51"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A8" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="51"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A9" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="51"/>
       <c r="G9" s="24"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A10" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="51"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A11" s="23" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="51"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A12" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="51"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A13" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="51"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A14" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="51"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A15" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="51"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A16" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="51"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A17" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="51"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A18" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="51"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
     </row>
-    <row r="19" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" ht="37.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="21" t="s">
         <v>8</v>
       </c>
       <c r="F19" s="21"/>
       <c r="G19" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="21" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="51" t="s">
         <v>35</v>
       </c>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A21" s="33"/>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="51"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A22" s="33"/>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="51"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A23" s="33"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="51"/>
       <c r="G23" s="24"/>
       <c r="H23" s="24"/>
       <c r="I23" s="24"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A24" s="33"/>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="51"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A25" s="33"/>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="51"/>
       <c r="G25" s="24"/>
       <c r="H25" s="24"/>
       <c r="I25" s="24"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A26" s="33"/>
       <c r="B26" s="33"/>
       <c r="C26" s="33"/>
       <c r="D26" s="34"/>
       <c r="E26" s="34"/>
       <c r="F26" s="51"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A27" s="33"/>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="51"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
       <c r="I27" s="24"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A28" s="33"/>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="34"/>
       <c r="E28" s="34"/>
       <c r="F28" s="51"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="34"/>
       <c r="E29" s="34"/>
       <c r="F29" s="51"/>
       <c r="G29" s="24"/>
       <c r="H29" s="24"/>
       <c r="I29" s="24"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A30" s="33"/>
       <c r="B30" s="33"/>
       <c r="C30" s="33"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="51"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A31" s="33"/>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="34"/>
       <c r="E31" s="34"/>
       <c r="F31" s="51"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A32" s="33"/>
       <c r="B32" s="33"/>
       <c r="C32" s="33"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="51"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A33" s="33"/>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="51"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A34" s="33"/>
       <c r="B34" s="33"/>
       <c r="C34" s="33"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="51"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A35" s="33"/>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="51"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A36" s="33"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="51"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A37" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="26" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="26" t="s">
         <v>33</v>
       </c>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="27"/>
       <c r="I37" s="27"/>
       <c r="J37" s="1"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A38" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="28" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="28"/>
       <c r="D38" s="29"/>
       <c r="E38" s="29"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="1"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A39" s="28" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C39" s="28"/>
       <c r="D39" s="29"/>
       <c r="E39" s="29"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="1"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A40" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="28" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="28"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
       <c r="I40" s="25"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="2wrZQEbqTRwiTPjkL5swaxdJy3Ll1gkPINm7gXGi8Llw2VccetsSGyN5l/rRHsx4FUrNa+NZ4qSBN1/1puLL1Q==" saltValue="lJbm8VzXs5ooLt/GgCH34A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F18"/>
     <mergeCell ref="F20:F36"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3639DEB7-75EC-4EAF-8E1D-2EB389EE9353}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="37" customWidth="1"/>
-    <col min="2" max="2" width="35.44140625" customWidth="1"/>
-    <col min="9" max="9" width="34.5546875" customWidth="1"/>
+    <col min="2" max="2" width="35.453125" customWidth="1"/>
+    <col min="9" max="9" width="34.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="13" t="s">
         <v>52</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="12"/>
       <c r="G1" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="52" t="s">
         <v>35</v>
       </c>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
     </row>
-    <row r="3" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A3" s="14" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="52"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A4" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="52"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A5" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="52"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A6" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B6" s="35"/>
       <c r="C6" s="33"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="52"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A7" s="14" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="52"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
     </row>
-    <row r="8" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A8" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="52"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A9" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="52"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A10" s="14" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="52"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
     </row>
-    <row r="11" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A11" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="52"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A12" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="52"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A13" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="52"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
     </row>
-    <row r="14" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A14" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="52"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
     </row>
-    <row r="15" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A15" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="52"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A16" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="52"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A17" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="52"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
     </row>
-    <row r="18" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A18" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="52"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
     </row>
-    <row r="19" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" ht="37.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>52</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="52" t="s">
         <v>35</v>
       </c>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A21" s="33"/>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="52"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A22" s="33"/>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="52"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A23" s="33"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="52"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A24" s="33"/>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="52"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15"/>
       <c r="I24" s="15"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A25" s="33"/>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="52"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A26" s="33"/>
       <c r="B26" s="33"/>
       <c r="C26" s="33"/>
       <c r="D26" s="34"/>
       <c r="E26" s="34"/>
       <c r="F26" s="52"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A27" s="33"/>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="52"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A28" s="33"/>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="34"/>
       <c r="E28" s="34"/>
       <c r="F28" s="52"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15"/>
       <c r="I28" s="15"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="34"/>
       <c r="E29" s="34"/>
       <c r="F29" s="52"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A30" s="33"/>
       <c r="B30" s="33"/>
       <c r="C30" s="33"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="52"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="15"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A31" s="33"/>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="34"/>
       <c r="E31" s="34"/>
       <c r="F31" s="52"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15"/>
       <c r="I31" s="15"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A32" s="33"/>
       <c r="B32" s="33"/>
       <c r="C32" s="33"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="52"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A33" s="33"/>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="52"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A34" s="33"/>
       <c r="B34" s="33"/>
       <c r="C34" s="33"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="52"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="15"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A35" s="33"/>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="52"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A36" s="33"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="52"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15"/>
       <c r="I36" s="15"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A37" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>33</v>
       </c>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="1"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="19"/>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="1"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A39" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>55</v>
       </c>
       <c r="C39" s="19"/>
       <c r="D39" s="20"/>
       <c r="E39" s="20"/>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="1"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="19"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="tPsQbnFbacAnV2wtJPmV+jdJSUzPXlliMJ/1NIr58KSzc43Sdeu/YyvMhg7wBK5+sTWfqPHKMAH8WpM3zVs2wA==" saltValue="KXv7zgMBvu/YqKUja7LE6A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F18"/>
     <mergeCell ref="F20:F36"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FEE785D4-701C-41BF-B00B-53BDE1BA99C5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J40"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H12" sqref="H12"/>
+    <sheetView view="pageLayout" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="34.5546875" customWidth="1"/>
+    <col min="1" max="1" width="36.90625" customWidth="1"/>
+    <col min="2" max="2" width="35.453125" customWidth="1"/>
+    <col min="9" max="9" width="34.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" s="3" customFormat="1" ht="46.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="13" t="s">
         <v>52</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="12"/>
       <c r="G1" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="52" t="s">
         <v>35</v>
       </c>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A3" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="52"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A4" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="52"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A5" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="52"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
     </row>
-    <row r="6" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A6" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B6" s="35"/>
       <c r="C6" s="33"/>
       <c r="D6" s="34"/>
       <c r="E6" s="34"/>
       <c r="F6" s="52"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
     </row>
-    <row r="7" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A7" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B7" s="33"/>
       <c r="C7" s="33"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="52"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A8" s="14" t="s">
         <v>93</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="52"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A9" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="52"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A10" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="52"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A11" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="52"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A12" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="33"/>
       <c r="C12" s="33"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="52"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A13" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="52"/>
       <c r="G13" s="15"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A14" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B14" s="33"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="52"/>
       <c r="G14" s="15"/>
       <c r="H14" s="15"/>
       <c r="I14" s="15"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A15" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="52"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A16" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="52"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
     </row>
-    <row r="17" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" ht="37.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F17" s="12"/>
       <c r="G17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A18" s="33"/>
       <c r="B18" s="33"/>
       <c r="C18" s="33"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="52" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A19" s="33"/>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="34"/>
       <c r="E19" s="34"/>
       <c r="F19" s="52"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
       <c r="C20" s="33"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="52"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A21" s="33"/>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="52"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A22" s="33"/>
       <c r="B22" s="33"/>
       <c r="C22" s="33"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="52"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A23" s="33"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="52"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A24" s="33"/>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="52"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15"/>
       <c r="I24" s="15"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A25" s="33"/>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="52"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A26" s="33"/>
       <c r="B26" s="33"/>
       <c r="C26" s="33"/>
       <c r="D26" s="34"/>
       <c r="E26" s="34"/>
       <c r="F26" s="52"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A27" s="33"/>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="34"/>
       <c r="E27" s="34"/>
       <c r="F27" s="52"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A28" s="33"/>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="34"/>
       <c r="E28" s="34"/>
       <c r="F28" s="52"/>
       <c r="G28" s="15"/>
       <c r="H28" s="15"/>
       <c r="I28" s="15"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="34"/>
       <c r="E29" s="34"/>
       <c r="F29" s="52"/>
       <c r="G29" s="15"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A30" s="33"/>
       <c r="B30" s="33"/>
       <c r="C30" s="33"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="52"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="15"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A31" s="33"/>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="34"/>
       <c r="E31" s="34"/>
       <c r="F31" s="52"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15"/>
       <c r="I31" s="15"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A32" s="33"/>
       <c r="B32" s="33"/>
       <c r="C32" s="33"/>
       <c r="D32" s="34"/>
       <c r="E32" s="34"/>
       <c r="F32" s="52"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A33" s="33"/>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="52"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A34" s="33"/>
       <c r="B34" s="33"/>
       <c r="C34" s="33"/>
       <c r="D34" s="34"/>
       <c r="E34" s="34"/>
       <c r="F34" s="52"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="15"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A35" s="33"/>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="34"/>
       <c r="E35" s="34"/>
       <c r="F35" s="52"/>
       <c r="G35" s="15"/>
       <c r="H35" s="15"/>
       <c r="I35" s="15"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A36" s="33"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="52"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15"/>
       <c r="I36" s="15"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A37" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="17" t="s">
         <v>33</v>
       </c>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="1"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="19" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="19"/>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="1"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A39" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>100</v>
       </c>
       <c r="C39" s="19"/>
       <c r="D39" s="20"/>
       <c r="E39" s="20"/>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="1"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A40" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="19" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="19"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="RnLQlhCUaooi1q2YgAG5YzfCw6oGNhRj0DjGN0PKkshstJAmvVebGzzwyM7lTjn8215pqKRZoa2387UHCxz+BQ==" saltValue="l+qoNkqwXs39B/yi0tM1Gg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F16"/>
     <mergeCell ref="F18:F36"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
-  <pageSetup paperSize="9" scale="78" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>