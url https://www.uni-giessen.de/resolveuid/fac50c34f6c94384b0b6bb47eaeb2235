--- v0 (2026-06-17)
+++ v1 (2026-07-28)
@@ -24,53 +24,53 @@
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Studiendekanat\Organisation\Pruefungsamt\Anerkennungen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B04F2A0-57E0-4DED-8CE3-D29CE3B44F58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{030BD17E-852D-4068-A38F-4E7411A0AA18}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15264" yWindow="0" windowWidth="15552" windowHeight="16656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22944" yWindow="0" windowWidth="23232" windowHeight="18576" activeTab="9" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Anleitung" sheetId="18" r:id="rId1"/>
     <sheet name="Persönliche Angaben" sheetId="1" r:id="rId2"/>
     <sheet name="Agrar- und Ressourcenökonomie" sheetId="3" r:id="rId3"/>
     <sheet name="Ernährungswissenschaften" sheetId="10" r:id="rId4"/>
     <sheet name="Informationstechnologie A+U" sheetId="11" r:id="rId5"/>
     <sheet name="Nachhaltige Ernährungswirts" sheetId="12" r:id="rId6"/>
     <sheet name="Nutzpflanzenwissenschaften" sheetId="14" r:id="rId7"/>
     <sheet name="Nutztierwissenschaften" sheetId="15" r:id="rId8"/>
     <sheet name="Ökotrophologie" sheetId="16" r:id="rId9"/>
     <sheet name="Umweltwissenschaften" sheetId="17" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
@@ -600,53 +600,50 @@
   <si>
     <t>MK-008 Agrartechnologie</t>
   </si>
   <si>
     <t>MK-021 Molekulare Tierzucht und Biotechnologie</t>
   </si>
   <si>
     <t>MK-025 Zuchtwertschätzung und Zuchtplanung</t>
   </si>
   <si>
     <t>MK-029 Nutztierhaltung: Tiergerechtheit, Tierschutz und Tierwohl</t>
   </si>
   <si>
     <t>MK-033 Leistungs- und Stressphysiologie</t>
   </si>
   <si>
     <t>MK-043 Tierernährung, Produktqualität und Umwelt</t>
   </si>
   <si>
     <t>MK-048 Spezielle Ernährungsphysiologie</t>
   </si>
   <si>
     <t>MK-024 Spezielle Ernährung des Menschen</t>
   </si>
   <si>
-    <t>MK-072 Ökonomik der Versorgung</t>
-[...1 lines deleted...]
-  <si>
     <t>MK-075 Angewandte Verbraucherforschung</t>
   </si>
   <si>
     <t>MK-077 Statistik und Epidemiologie</t>
   </si>
   <si>
     <t>MK-105 Theorien des Verbraucherverhaltens</t>
   </si>
   <si>
     <t>MK-104 Angewandte Ernährungsmedizin</t>
   </si>
   <si>
     <t>MK-118 Ernährungskultur und -kommunikation</t>
   </si>
   <si>
     <t>MK-027 Bodenschutz und Altlastensanierung</t>
   </si>
   <si>
     <t>MK-031 Quantitative Hydrologie</t>
   </si>
   <si>
     <t>MK-036 Umweltchemie</t>
   </si>
   <si>
     <t>MK-041 Ökologie der Agrarlandschaften</t>
@@ -848,56 +845,84 @@
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Schritt 3: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Speichern Sie den Antrag als Excel-Datei und reichen diesen per E-Mail zusammen mit ausführlichen Modulbeschreibungen sowie Ihrem offiziellen Leistungsnachweis Ihrer Hochschule (unterschrieben oder online verifizierbar) mit Angabe von CP und Noten ein.</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve">MK-072 Ökonomik der Versorgung 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>oder</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+MP-198 Soziologie des Essens</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
@@ -933,50 +958,58 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="7.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -1565,68 +1598,68 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing9.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing11.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing10.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing13.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing12.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing15.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing14.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC9BFEE2-EAD0-444A-8CD1-7143322BEE0A}">
   <dimension ref="A1:E39"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="105.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="32" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:5" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="34" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B2" s="34"/>
       <c r="E2" s="28"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="E3" s="29"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="35"/>
       <c r="B4" s="35"/>
       <c r="E4" s="28"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="35"/>
       <c r="B5" s="35"/>
       <c r="E5" s="28"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="35"/>
       <c r="B6" s="35"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="35"/>
@@ -1773,52 +1806,52 @@
     <row r="38" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A38" s="35"/>
       <c r="B38" s="35"/>
     </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A39" s="35"/>
       <c r="B39" s="35"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="cvtn+PqZTrLo9Mxl3XNSI7GX0vGUXFd3vDG5L1hW+KulsP47GtXxHOYHAGcAKxJdXEbUe1wllzIRSbveY7NaVQ==" saltValue="WCXLBwzzBGQ7sZ3uP0LI5A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F8F1009-3475-48DA-B1F7-C840E0011EC4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37.109375" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>8</v>
       </c>
@@ -1828,116 +1861,116 @@
       </c>
       <c r="H1" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="43" t="s">
         <v>19</v>
       </c>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="14" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="43"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="14" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B4" s="24"/>
       <c r="C4" s="24"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="43"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="14" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B5" s="24"/>
       <c r="C5" s="24"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="43"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="14" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B6" s="26"/>
       <c r="C6" s="24"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="43"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="14" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B7" s="24"/>
       <c r="C7" s="24"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="43"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
     </row>
     <row r="8" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A8" s="14" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
       <c r="F8" s="43"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
     </row>
     <row r="9" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A9" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
       <c r="F9" s="43"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
     <row r="10" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="12" t="s">
@@ -2325,51 +2358,51 @@
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:9" s="2" customFormat="1" ht="29.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="37"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9" s="2" customFormat="1" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="37"/>
     </row>
     <row r="22" spans="1:9" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="37" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="q8D0JWnqmx/w0Pu7ufR5YpWjnIa3UN6I4sNJFjrEOJZ62Kwkzx8cPtyqbjINxdFyH6jDRpcRuOimeyj/Y1JM7A==" saltValue="KFLEq8glGlAdKjqx9TH5ng==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B9 B19" xr:uid="{2A888DB9-2CF7-477A-94C8-23F2DDEB8515}">
@@ -2891,51 +2924,51 @@
       </c>
       <c r="B6" s="26"/>
       <c r="C6" s="24"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="43"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="24"/>
       <c r="C7" s="24"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="43"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="14" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
       <c r="F8" s="43"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
     </row>
     <row r="9" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A9" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
       <c r="F9" s="43"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
     <row r="10" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="12" t="s">
@@ -4756,52 +4789,52 @@
   <mergeCells count="2">
     <mergeCell ref="F2:F9"/>
     <mergeCell ref="F11:F22"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34AB949D-F13E-4657-8AC8-58A94BA1A7A5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
-    <sheetView view="pageLayout" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37" customWidth="1"/>
     <col min="2" max="2" width="35.44140625" customWidth="1"/>
     <col min="9" max="9" width="34.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="12" t="s">
         <v>8</v>
       </c>
@@ -4809,131 +4842,131 @@
       <c r="G1" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I1" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="43" t="s">
         <v>19</v>
       </c>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A3" s="14" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="B3" s="24"/>
       <c r="C3" s="24"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="43"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="14" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B4" s="24"/>
       <c r="C4" s="24"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="43"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="14" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B5" s="24"/>
       <c r="C5" s="24"/>
       <c r="D5" s="25"/>
       <c r="E5" s="25"/>
       <c r="F5" s="43"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="14" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B6" s="26"/>
       <c r="C6" s="24"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="43"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="14" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B7" s="24"/>
       <c r="C7" s="24"/>
       <c r="D7" s="25"/>
       <c r="E7" s="25"/>
       <c r="F7" s="43"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="15"/>
     </row>
     <row r="8" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A8" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
       <c r="F8" s="43"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
     </row>
     <row r="9" spans="1:9" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A9" s="14" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
       <c r="F9" s="43"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
     </row>
     <row r="10" spans="1:9" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>8</v>
@@ -5127,51 +5160,51 @@
       <c r="C25" s="19"/>
       <c r="D25" s="20"/>
       <c r="E25" s="20"/>
       <c r="F25" s="20"/>
       <c r="G25" s="20"/>
       <c r="H25" s="20"/>
       <c r="I25" s="20"/>
       <c r="J25" s="1"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="19" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="19"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="16"/>
       <c r="I26" s="16"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="dZ2Zr2mkPDeO0ytADj2M5Rs8EYj+gs6FZcA9jJBdFv8np3nHrXOsHqr5L6nmo02ywB8AL6duS4JRzhuzvNCmwA==" saltValue="V4itAHuDMODIXPwpQKC+Qw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="MO1jFqCQbGlTOnhp7sPiCc9PhEs7Xig8itiCCWBzeSo78zRTGvX8KT+VpwTTR42HZ8W0cX/uw2fMpyAxUl11Lw==" saltValue="HHCdnwukUlBW3q+heZw9yA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="F2:F9"/>
     <mergeCell ref="F11:F22"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.94488188976377963" bottom="0.15748031496062992" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Fett"&amp;K165A97Fachbereich 09&amp;"-,Standard"&amp;K01+000
 &amp;"-,Fett"&amp;9Agrarwissenschaften, Ökotrophologie und Umweltmanagement
 Justus-Liebig-Universität Gießen
 Prüfungs- und Promotionsamt
 &amp;R&amp;G</oddHeader>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>